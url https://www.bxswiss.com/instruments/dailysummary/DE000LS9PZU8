--- v11 (2026-08-22)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7886613b7e8455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f80d49707d44140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a913a7fd8b466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ef6c3a2a4b49a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a5f73578336441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a913a7fd8b466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ff7bb48ce443c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ef6c3a2a4b49a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI High-Beta-Stocks nach Zanger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>312,860</x:t>
-[...522 lines deleted...]
-          <x:t>288,137</x:t>
+          <x:t>320,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>