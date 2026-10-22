--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f80d49707d44140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf709a77098874c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ef6c3a2a4b49a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0008d8dab594a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ff7bb48ce443c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ef6c3a2a4b49a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6b6b68b89e422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0008d8dab594a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI High-Beta-Stocks nach Zanger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>