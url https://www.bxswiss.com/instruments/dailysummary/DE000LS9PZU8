--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ab8521841f4b02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a8e58a0aa74c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a512d5f6e644d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62098bf54edd4b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df7a06b3e444e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a512d5f6e644d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e18fc1ecb943f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62098bf54edd4b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI High-Beta-Stocks nach Zanger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>233,058</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>