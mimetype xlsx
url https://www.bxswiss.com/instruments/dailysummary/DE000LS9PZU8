--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a8e58a0aa74c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e515ebe02640da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62098bf54edd4b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5540f433a74050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e18fc1ecb943f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62098bf54edd4b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc570441739084ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5540f433a74050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI High-Beta-Stocks nach Zanger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>215,846</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,653</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>