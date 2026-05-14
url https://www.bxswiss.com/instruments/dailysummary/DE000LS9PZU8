--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e515ebe02640da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68516079e323460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5540f433a74050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e014d1964fc4bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc570441739084ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5540f433a74050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a83bdb7525b4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e014d1964fc4bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI High-Beta-Stocks nach Zanger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>