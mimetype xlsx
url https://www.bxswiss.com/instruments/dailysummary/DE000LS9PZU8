--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68516079e323460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ebe9909a7f41ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e014d1964fc4bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ea534376424baf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a83bdb7525b4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e014d1964fc4bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd777780314364563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ea534376424baf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI High-Beta-Stocks nach Zanger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>