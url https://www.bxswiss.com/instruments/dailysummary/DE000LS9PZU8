--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ebe9909a7f41ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5a605bf13f479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ea534376424baf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b88743ba654613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd777780314364563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ea534376424baf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367e318561474ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b88743ba654613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI High-Beta-Stocks nach Zanger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>