--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5a605bf13f479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72dc3f6c888c45cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b88743ba654613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bef6a95fd0e4451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367e318561474ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b88743ba654613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re283e4fdbf354b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bef6a95fd0e4451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI High-Beta-Stocks nach Zanger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>