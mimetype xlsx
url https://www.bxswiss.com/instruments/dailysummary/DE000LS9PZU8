--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72dc3f6c888c45cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb918318a2b124d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bef6a95fd0e4451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ee55f8196b46ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re283e4fdbf354b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bef6a95fd0e4451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd42ffb388e54420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ee55f8196b46ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI High-Beta-Stocks nach Zanger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>