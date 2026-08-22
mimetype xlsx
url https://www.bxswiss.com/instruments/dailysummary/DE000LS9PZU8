--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb918318a2b124d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7886613b7e8455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ee55f8196b46ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a913a7fd8b466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd42ffb388e54420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ee55f8196b46ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a5f73578336441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a913a7fd8b466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI High-Beta-Stocks nach Zanger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>