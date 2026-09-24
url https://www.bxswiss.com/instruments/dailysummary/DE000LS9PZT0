--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6968575ce86b4352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ac4fae7d444d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb1d5fc8009419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb037c2eb573e4624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5bb2d557e74a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb1d5fc8009419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252612783e624f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb037c2eb573e4624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,736</x:t>
-[...521 lines deleted...]
-        <x:is>
           <x:t>148,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>