--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ac4fae7d444d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a5b9b3624544c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb037c2eb573e4624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b71ae856fb746bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252612783e624f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb037c2eb573e4624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e354e05fdf4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b71ae856fb746bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>