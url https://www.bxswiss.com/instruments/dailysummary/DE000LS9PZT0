--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a5b9b3624544c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R091b9ae357344913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b71ae856fb746bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7d240e308754901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e354e05fdf4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b71ae856fb746bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb96654e97614e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7d240e308754901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>