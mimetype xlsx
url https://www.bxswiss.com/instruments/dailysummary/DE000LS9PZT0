--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0230a1407d124f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f7b1e3653b4951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb55eb49362d4f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb418a4ca65b3429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R703832f42f484669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb55eb49362d4f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a72e3b18684194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb418a4ca65b3429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>120,212</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,048</x:t>
-[...458 lines deleted...]
-          <x:t>122,858</x:t>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>