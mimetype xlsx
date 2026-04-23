--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f7b1e3653b4951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64824fb02eac4eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb418a4ca65b3429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1dbcca4f0548d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a72e3b18684194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb418a4ca65b3429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9c6b2bdc2b4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1dbcca4f0548d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>126,509</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,291</x:t>
-[...60 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,925</x:t>
-[...441 lines deleted...]
-          <x:t>117,915</x:t>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>