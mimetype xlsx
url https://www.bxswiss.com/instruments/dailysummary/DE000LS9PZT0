--- v7 (2026-04-23)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64824fb02eac4eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ced8f3ac0c840ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1dbcca4f0548d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81cae97e28404dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9c6b2bdc2b4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1dbcca4f0548d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732b2e92d5074bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81cae97e28404dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>125,958</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>