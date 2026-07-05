--- v8 (2026-06-13)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ced8f3ac0c840ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14529f376e234bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81cae97e28404dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8404ea8d3f144642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732b2e92d5074bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81cae97e28404dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf502f6ea9b3743c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8404ea8d3f144642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>