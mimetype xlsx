--- v9 (2026-07-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14529f376e234bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38905af52e53428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8404ea8d3f144642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2151115c824ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf502f6ea9b3743c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8404ea8d3f144642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486006e6feb14a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2151115c824ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>