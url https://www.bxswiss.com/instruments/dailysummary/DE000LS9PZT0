--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38905af52e53428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd609bf3f1ea34f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2151115c824ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a84b6bc3b6416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486006e6feb14a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2151115c824ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbef33c08c9848d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a84b6bc3b6416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>