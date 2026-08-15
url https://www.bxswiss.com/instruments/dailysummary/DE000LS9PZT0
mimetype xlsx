--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd609bf3f1ea34f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd68fd0c05d04f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a84b6bc3b6416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e0233bac7a4825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbef33c08c9848d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a84b6bc3b6416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd431083bd69945dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e0233bac7a4825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>