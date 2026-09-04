--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd68fd0c05d04f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6968575ce86b4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e0233bac7a4825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb1d5fc8009419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd431083bd69945dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e0233bac7a4825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5bb2d557e74a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb1d5fc8009419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>