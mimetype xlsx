--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6da4a704684ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cf79f35641429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0325d3cd70c24719"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b3480d4af54df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860f6a2fdd8948d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0325d3cd70c24719" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33da214674c4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b3480d4af54df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>