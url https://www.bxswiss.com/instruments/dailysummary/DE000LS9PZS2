--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cf79f35641429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06a792580d645ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b3480d4af54df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbecd80f851b64e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33da214674c4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b3480d4af54df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97899df453684a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbecd80f851b64e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>