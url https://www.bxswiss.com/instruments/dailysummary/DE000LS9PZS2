--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06a792580d645ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf566da9cd9f8466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbecd80f851b64e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fcf983364fd49db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97899df453684a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbecd80f851b64e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb12566b151234398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fcf983364fd49db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>