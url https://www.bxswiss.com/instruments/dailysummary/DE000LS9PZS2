--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf566da9cd9f8466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ee830ecc8442c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fcf983364fd49db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0982c6337f4307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb12566b151234398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fcf983364fd49db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281cffe6132d4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0982c6337f4307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>