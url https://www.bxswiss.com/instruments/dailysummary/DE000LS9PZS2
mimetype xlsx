--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ee830ecc8442c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79eddc479984a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0982c6337f4307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e52a063ab34b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281cffe6132d4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0982c6337f4307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd633ccbca841a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e52a063ab34b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>