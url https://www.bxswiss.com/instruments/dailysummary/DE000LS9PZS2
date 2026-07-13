--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79eddc479984a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574eaae784734223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e52a063ab34b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0dc0fc458584660"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd633ccbca841a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e52a063ab34b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fd621b0f0147aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0dc0fc458584660" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>