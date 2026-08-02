--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574eaae784734223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4479a7ba91c4722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0dc0fc458584660"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2d57fe1cab44e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fd621b0f0147aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0dc0fc458584660" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c00f32e68c24cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2d57fe1cab44e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>