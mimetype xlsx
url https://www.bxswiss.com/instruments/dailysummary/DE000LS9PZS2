--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4479a7ba91c4722" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7aae1ea3b645bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2d57fe1cab44e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a8771d0fe94480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c00f32e68c24cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2d57fe1cab44e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070196717e9d4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a8771d0fe94480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>129,271</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>128,551</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,469</x:t>
-[...16 lines deleted...]
-          <x:t>129,959</x:t>
+          <x:t>127,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,064</x:t>
-[...355 lines deleted...]
-          <x:t>127,206</x:t>
+          <x:t>130,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>