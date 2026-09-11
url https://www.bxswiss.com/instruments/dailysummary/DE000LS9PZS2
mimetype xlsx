--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7aae1ea3b645bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a469613b15d42a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a8771d0fe94480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29dac7a4ba6748f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070196717e9d4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a8771d0fe94480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13edec738004ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29dac7a4ba6748f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>