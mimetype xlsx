--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a469613b15d42a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7ca853c54d453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29dac7a4ba6748f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71b9bbc76094fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13edec738004ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29dac7a4ba6748f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000577e3f6df419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71b9bbc76094fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>