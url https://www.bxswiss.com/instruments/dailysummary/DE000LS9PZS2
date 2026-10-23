--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7ca853c54d453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R515d76860fc04f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71b9bbc76094fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc56318b5780840ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000577e3f6df419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71b9bbc76094fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c68f21f8662463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc56318b5780840ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>120,020</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,781</x:t>
-[...382 lines deleted...]
-          <x:t>118,570</x:t>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>