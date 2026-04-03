--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c84fec469240fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5482155c44a4469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5914a1a92308443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327e4e2e99824599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf0fd12327c4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5914a1a92308443f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf79aa781e067421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327e4e2e99824599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>