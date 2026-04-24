--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5482155c44a4469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37088f3eeee4e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327e4e2e99824599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64835bc362d4d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf79aa781e067421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327e4e2e99824599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8327f56d294248ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64835bc362d4d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>