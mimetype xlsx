--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37088f3eeee4e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ec5ff1913e41df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64835bc362d4d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6cf5a19f3084dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8327f56d294248ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64835bc362d4d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f047a3f8694c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6cf5a19f3084dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>