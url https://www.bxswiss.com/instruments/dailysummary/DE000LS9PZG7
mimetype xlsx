--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ec5ff1913e41df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce059bd54a3491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6cf5a19f3084dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5df91008de947f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f047a3f8694c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6cf5a19f3084dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6011686eb86d44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5df91008de947f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>167,107</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>