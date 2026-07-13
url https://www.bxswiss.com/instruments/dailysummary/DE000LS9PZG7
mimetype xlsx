--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce059bd54a3491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafda16a753f5403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5df91008de947f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e0b5e7263e4417"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6011686eb86d44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5df91008de947f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac93dd7f09a44a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e0b5e7263e4417" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,202</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>175,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,198</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>