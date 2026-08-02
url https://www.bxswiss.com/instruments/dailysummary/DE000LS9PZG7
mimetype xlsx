--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafda16a753f5403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb911fc15632041b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e0b5e7263e4417"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0952f00c011249c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac93dd7f09a44a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e0b5e7263e4417" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32621843f8e8454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0952f00c011249c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>