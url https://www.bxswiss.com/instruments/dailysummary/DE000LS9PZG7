--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb911fc15632041b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209649c8a0bf4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0952f00c011249c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba47fdc4c40a49e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32621843f8e8454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0952f00c011249c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421d624e75dd4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba47fdc4c40a49e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>