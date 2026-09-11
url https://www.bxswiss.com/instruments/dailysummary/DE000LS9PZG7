--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209649c8a0bf4009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1e54091df842b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba47fdc4c40a49e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277f2290f08f4ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421d624e75dd4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba47fdc4c40a49e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdc5eb92f39441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277f2290f08f4ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>