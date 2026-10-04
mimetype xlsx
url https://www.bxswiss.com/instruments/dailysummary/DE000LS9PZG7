--- v13 (2026-09-11)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1e54091df842b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb6f9af107743c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277f2290f08f4ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaaf73bd11974f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdc5eb92f39441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277f2290f08f4ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8cae5c18db4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaaf73bd11974f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>188,587</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,281</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>186,723</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>