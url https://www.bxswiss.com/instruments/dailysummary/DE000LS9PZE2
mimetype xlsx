--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa2e7daaa2941e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284d5f8b23734d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3e6782826d443b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f7f4b35d594658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547d56cc55004689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3e6782826d443b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c33ed5009d49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f7f4b35d594658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medizin-Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>