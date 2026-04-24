--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284d5f8b23734d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95b3872b70e46d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f7f4b35d594658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0e3d52e8c24abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c33ed5009d49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f7f4b35d594658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb5c783aad944f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0e3d52e8c24abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medizin-Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>