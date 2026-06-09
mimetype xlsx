--- v6 (2026-04-24)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95b3872b70e46d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7a8ad2c1534f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0e3d52e8c24abd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5868b74a7d9c4a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb5c783aad944f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0e3d52e8c24abd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e993d97952b4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5868b74a7d9c4a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medizin-Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>95,770</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>