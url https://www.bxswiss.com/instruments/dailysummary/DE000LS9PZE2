--- v7 (2026-06-09)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7a8ad2c1534f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51db3333621d427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5868b74a7d9c4a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a545526859460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e993d97952b4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5868b74a7d9c4a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2008d0fb3bbc4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a545526859460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medizin-Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>86,107</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,030</x:t>
-[...355 lines deleted...]
-          <x:t>87,041</x:t>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>