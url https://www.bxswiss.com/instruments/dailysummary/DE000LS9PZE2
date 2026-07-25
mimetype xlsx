--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51db3333621d427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6587fa8525264916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a545526859460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9baabc91e1cd49e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2008d0fb3bbc4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a545526859460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411778418b5948f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9baabc91e1cd49e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medizin-Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>86,596</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,679</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>87,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>