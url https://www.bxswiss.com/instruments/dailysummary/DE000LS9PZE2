--- v9 (2026-07-25)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6587fa8525264916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbcc7387213f4881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9baabc91e1cd49e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9330988a7bc74ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411778418b5948f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9baabc91e1cd49e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0006dba517d4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9330988a7bc74ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medizin-Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...178 lines deleted...]
-          <x:t>87,890</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,890</x:t>
-[...404 lines deleted...]
-          <x:t>87,851</x:t>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>