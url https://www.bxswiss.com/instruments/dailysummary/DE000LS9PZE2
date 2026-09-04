--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbcc7387213f4881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030cb40ecc6848be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9330988a7bc74ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98bc256221b84559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0006dba517d4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9330988a7bc74ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db2baf096c34210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98bc256221b84559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medizin-Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>