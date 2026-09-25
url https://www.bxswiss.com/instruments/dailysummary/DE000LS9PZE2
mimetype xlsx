--- v11 (2026-09-04)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030cb40ecc6848be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde37ec968816439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98bc256221b84559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec71e655dd424210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db2baf096c34210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98bc256221b84559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbceb7ba621c24772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec71e655dd424210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medizin-Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>