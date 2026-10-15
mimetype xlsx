--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde37ec968816439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b29c1462794e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec71e655dd424210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414b0781d1c9434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbceb7ba621c24772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec71e655dd424210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e46d50ee834ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414b0781d1c9434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medizin-Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>