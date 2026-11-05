--- v13 (2026-10-15)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b29c1462794e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473b8f067d1b4431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414b0781d1c9434a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc83e85134f5a4b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e46d50ee834ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414b0781d1c9434a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R217d178a4f96450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc83e85134f5a4b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medizin-Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>87,979</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,330</x:t>
-[...543 lines deleted...]
-        <x:is>
           <x:t>89,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,398</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>