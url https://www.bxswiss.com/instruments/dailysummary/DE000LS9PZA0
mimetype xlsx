--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c400b8fb4b4003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7232768392b44bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2349422cb7a34dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad085d764d047e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4260b9b576244b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2349422cb7a34dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129ecb4a722946fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad085d764d047e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>