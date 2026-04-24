--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7232768392b44bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f039fbbea94b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad085d764d047e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb063b9958e4a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129ecb4a722946fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad085d764d047e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83d12a811d04bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb063b9958e4a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>