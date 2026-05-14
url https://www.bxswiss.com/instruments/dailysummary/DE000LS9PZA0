--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f039fbbea94b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf995007416c54dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb063b9958e4a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R373e28acc0aa4be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83d12a811d04bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb063b9958e4a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db6e054aaf14831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R373e28acc0aa4be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>154,543</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,892</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>158,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,137</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>