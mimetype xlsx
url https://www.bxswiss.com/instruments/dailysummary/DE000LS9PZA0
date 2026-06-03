--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf995007416c54dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1656a8c540a482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R373e28acc0aa4be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf108070a29b2466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db6e054aaf14831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R373e28acc0aa4be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9dc778099749af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf108070a29b2466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>