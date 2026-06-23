--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1656a8c540a482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f714b0a7bd4cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf108070a29b2466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc498a62cb8a4839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9dc778099749af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf108070a29b2466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa43d221b6d416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc498a62cb8a4839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>188,290</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>187,132</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>191,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,581</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>