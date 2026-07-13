--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f714b0a7bd4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422c4b89e7aa4bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc498a62cb8a4839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e7e4cdf4714e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa43d221b6d416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc498a62cb8a4839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1a6690ca514e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e7e4cdf4714e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>