--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422c4b89e7aa4bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6340ffd9ad490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e7e4cdf4714e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5008a976d6e4b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1a6690ca514e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e7e4cdf4714e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aee94f859594762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5008a976d6e4b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>