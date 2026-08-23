--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6340ffd9ad490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461c45d9917b4367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5008a976d6e4b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20788460ded94669"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aee94f859594762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5008a976d6e4b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987cb908cebc485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20788460ded94669" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>