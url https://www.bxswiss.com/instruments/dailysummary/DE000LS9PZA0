--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461c45d9917b4367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de35c9e54c144fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20788460ded94669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b95b5c822546d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987cb908cebc485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20788460ded94669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde26a8e24ddc4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b95b5c822546d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>