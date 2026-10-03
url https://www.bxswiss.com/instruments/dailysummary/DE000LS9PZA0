--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de35c9e54c144fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf56980a380e43e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b95b5c822546d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8940d20bf144ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde26a8e24ddc4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b95b5c822546d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b866f9f13d4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8940d20bf144ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>213,317</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,409</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>214,007</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>