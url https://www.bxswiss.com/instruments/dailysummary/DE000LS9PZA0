--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf56980a380e43e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e541853d224c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8940d20bf144ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e27f981e2f64f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b866f9f13d4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8940d20bf144ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c77d8c2f3d44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e27f981e2f64f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>