--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3f356ae8fc495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7092ce3a7db421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85c182e89344381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7008956d0d48f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd651577b856451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85c182e89344381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7247b31d7ec246da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7008956d0d48f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Disrupters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>270,078</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>