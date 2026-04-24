--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7092ce3a7db421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06aa4302595048e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7008956d0d48f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19595e7214254fee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7247b31d7ec246da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7008956d0d48f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b863fa0c377424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19595e7214254fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Disrupters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>