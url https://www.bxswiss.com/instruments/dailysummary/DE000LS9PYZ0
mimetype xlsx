--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06aa4302595048e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R474e85acaa904a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19595e7214254fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8092022cb2f24389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b863fa0c377424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19595e7214254fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6ae50ba29c4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8092022cb2f24389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Disrupters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>