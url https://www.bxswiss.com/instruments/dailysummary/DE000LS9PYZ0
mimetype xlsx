--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R474e85acaa904a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357ab7ff0b3c4dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8092022cb2f24389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58a4368023db4541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6ae50ba29c4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8092022cb2f24389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc989cda8516d42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58a4368023db4541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Disrupters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>