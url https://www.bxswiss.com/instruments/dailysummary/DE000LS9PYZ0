--- v8 (2026-06-03)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357ab7ff0b3c4dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f137396b9be47f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58a4368023db4541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5dbb4da98ef4b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc989cda8516d42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58a4368023db4541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676b5e4bae944f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5dbb4da98ef4b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Disrupters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>304,549</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>