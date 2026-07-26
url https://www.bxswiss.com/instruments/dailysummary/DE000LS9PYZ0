--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f137396b9be47f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32eb4fe5e7ca494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5dbb4da98ef4b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa4849f26f948bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676b5e4bae944f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5dbb4da98ef4b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca095fff537456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa4849f26f948bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Disrupters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>