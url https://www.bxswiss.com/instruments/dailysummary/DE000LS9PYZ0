--- v10 (2026-07-26)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32eb4fe5e7ca494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf338b0de8f4b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa4849f26f948bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ed003769744849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca095fff537456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa4849f26f948bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1767a32794ea46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ed003769744849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Disrupters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>