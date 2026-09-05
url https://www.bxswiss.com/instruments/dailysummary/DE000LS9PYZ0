--- v11 (2026-08-16)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf338b0de8f4b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ba7bea98f942d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ed003769744849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9c030ca1fd4045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1767a32794ea46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ed003769744849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04960103a8d941f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9c030ca1fd4045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Disrupters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>