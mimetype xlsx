--- v12 (2026-09-05)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ba7bea98f942d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2894213281594d65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9c030ca1fd4045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f243d9fb792480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04960103a8d941f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9c030ca1fd4045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f557c1110947dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f243d9fb792480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Disrupters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>