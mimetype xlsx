--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2894213281594d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8feeac31f2456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f243d9fb792480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1604f9a1d25e45de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f557c1110947dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f243d9fb792480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2e8d9d2b804d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1604f9a1d25e45de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Disrupters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>