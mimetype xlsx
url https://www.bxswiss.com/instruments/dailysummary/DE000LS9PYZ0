--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8feeac31f2456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb967aa2f56624f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1604f9a1d25e45de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3648ad5b215e45b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2e8d9d2b804d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1604f9a1d25e45de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b7b30e148134bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3648ad5b215e45b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Disrupters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>