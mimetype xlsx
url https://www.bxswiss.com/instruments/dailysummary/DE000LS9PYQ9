--- v12 (2026-09-03)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc4ba32c9024915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0774b0600ce45d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5fe8771515648d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd83757c4b5945fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f87eca6a5749c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5fe8771515648d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08d121931e8452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd83757c4b5945fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - TECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>