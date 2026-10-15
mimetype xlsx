--- v13 (2026-09-23)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0774b0600ce45d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc885288ec654a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd83757c4b5945fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6c9673987c4168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08d121931e8452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd83757c4b5945fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0186d9521e44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6c9673987c4168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - TECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>