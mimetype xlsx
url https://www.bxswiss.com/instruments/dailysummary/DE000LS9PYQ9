--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc885288ec654a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168e667f42f04241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6c9673987c4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190b566a02d0486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0186d9521e44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6c9673987c4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968c58907a884859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190b566a02d0486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - TECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>