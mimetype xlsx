--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e5898e875a4d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c59581443ed4c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc57829f82a04604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re19c55d34210408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc828f63e7c69485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc57829f82a04604" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cefe8af7f3e4001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re19c55d34210408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - TECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>