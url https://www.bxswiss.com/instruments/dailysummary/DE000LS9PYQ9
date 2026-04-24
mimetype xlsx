--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c59581443ed4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e31787df1d4d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re19c55d34210408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra559f229dfc14de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cefe8af7f3e4001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re19c55d34210408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3c2d496fa24abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra559f229dfc14de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - TECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>