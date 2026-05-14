--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e31787df1d4d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb24306a270a48c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra559f229dfc14de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85eab7b0005e41c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3c2d496fa24abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra559f229dfc14de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374a7f0b381f4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85eab7b0005e41c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - TECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>