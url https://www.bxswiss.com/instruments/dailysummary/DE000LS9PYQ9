--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb24306a270a48c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210d34935c94401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85eab7b0005e41c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree158694ddca4323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374a7f0b381f4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85eab7b0005e41c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ddb86c30894e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree158694ddca4323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - TECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>