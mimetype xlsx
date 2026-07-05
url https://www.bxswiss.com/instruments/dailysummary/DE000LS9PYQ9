--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210d34935c94401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8d9738a6ac47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree158694ddca4323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66735f874b849ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ddb86c30894e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree158694ddca4323" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde0a936461734f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66735f874b849ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - TECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>