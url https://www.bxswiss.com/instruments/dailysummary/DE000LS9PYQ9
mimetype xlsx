--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8d9738a6ac47c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb786ace2926146db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66735f874b849ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c5e6c8aaad4de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde0a936461734f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66735f874b849ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54721446d87f45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c5e6c8aaad4de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - TECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>