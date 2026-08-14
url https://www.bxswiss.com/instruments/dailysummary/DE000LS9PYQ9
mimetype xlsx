--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb786ace2926146db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7453f1543935485f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c5e6c8aaad4de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8f2cb6184e4bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54721446d87f45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c5e6c8aaad4de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09fb55a6badf4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8f2cb6184e4bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - TECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>232,440</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>228,639</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>228,341</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,553</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>