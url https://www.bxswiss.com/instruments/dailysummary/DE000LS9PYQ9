--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7453f1543935485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc4ba32c9024915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8f2cb6184e4bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5fe8771515648d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09fb55a6badf4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8f2cb6184e4bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f87eca6a5749c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5fe8771515648d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - TECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>