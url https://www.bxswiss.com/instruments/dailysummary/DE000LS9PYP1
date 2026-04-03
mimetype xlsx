--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cae1abe5124532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1e9d42f62e45dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9c5694e7b44004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9b894761ac44db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba4985eaecb64bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9c5694e7b44004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43cef388147949e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9b894761ac44db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE - Profiteure der Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>