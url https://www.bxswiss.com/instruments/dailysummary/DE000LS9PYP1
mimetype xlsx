--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1e9d42f62e45dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6ec0dccc024139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9b894761ac44db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b05c9692d954cc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43cef388147949e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9b894761ac44db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re851ed62f93844a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b05c9692d954cc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE - Profiteure der Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>