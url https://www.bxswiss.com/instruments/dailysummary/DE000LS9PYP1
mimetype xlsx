--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6ec0dccc024139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd223b3697f4da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b05c9692d954cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bbeb7baef694059"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re851ed62f93844a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b05c9692d954cc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e093d6574d4938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bbeb7baef694059" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE - Profiteure der Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,122</x:t>
@@ -710,31 +339,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>