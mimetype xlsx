--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd223b3697f4da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10835c5734944ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bbeb7baef694059"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6231c9fc82644303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e093d6574d4938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bbeb7baef694059" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65b3e3e003d4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6231c9fc82644303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE - Profiteure der Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>