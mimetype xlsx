--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10835c5734944ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ef6ee0633b45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6231c9fc82644303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d3d88bfc2f48b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65b3e3e003d4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6231c9fc82644303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43fdb1dd00f4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d3d88bfc2f48b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE - Profiteure der Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>