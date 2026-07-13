--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ef6ee0633b45e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dccdb6b80904669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d3d88bfc2f48b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70cf08865f9442f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43fdb1dd00f4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d3d88bfc2f48b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49281ad79994838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70cf08865f9442f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE - Profiteure der Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>