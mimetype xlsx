--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dccdb6b80904669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b423fafbac4ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70cf08865f9442f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a229974c5044ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49281ad79994838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70cf08865f9442f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12e0c8aad0e44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a229974c5044ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE - Profiteure der Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>