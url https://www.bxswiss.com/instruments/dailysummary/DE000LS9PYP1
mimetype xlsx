--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b423fafbac4ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fdc42444d64942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a229974c5044ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa70a3d6ca164a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12e0c8aad0e44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a229974c5044ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3289bd712c22404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa70a3d6ca164a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE - Profiteure der Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>