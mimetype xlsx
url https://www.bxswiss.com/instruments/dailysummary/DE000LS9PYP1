--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fdc42444d64942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff49c8477a884a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa70a3d6ca164a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fb1103953e4347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3289bd712c22404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa70a3d6ca164a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb2a7d0ee6dd4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fb1103953e4347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE - Profiteure der Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>