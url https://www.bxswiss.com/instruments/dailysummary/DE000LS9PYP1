--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff49c8477a884a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c05b9be060433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fb1103953e4347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50cefbabaec4588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb2a7d0ee6dd4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fb1103953e4347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b1baa156ecc4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50cefbabaec4588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE - Profiteure der Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>