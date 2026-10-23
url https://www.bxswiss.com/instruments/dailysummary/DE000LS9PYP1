--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c05b9be060433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832ac07b7dc84f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50cefbabaec4588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90388fe7d6634a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b1baa156ecc4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50cefbabaec4588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638051471f934aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90388fe7d6634a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE - Profiteure der Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>