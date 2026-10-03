--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06228c2426d04661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8271e5a0e0ec4bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8544d2a6d0004ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4eeaea11e64733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdadd043a7040434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8544d2a6d0004ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf620163727f946ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4eeaea11e64733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Home Office Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>202,137</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>204,236</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>