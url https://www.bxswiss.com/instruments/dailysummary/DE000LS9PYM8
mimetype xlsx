--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8271e5a0e0ec4bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb270158e173f45a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4eeaea11e64733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4cbae03f16f4deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf620163727f946ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4eeaea11e64733" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4defaf4f7f5341cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4cbae03f16f4deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Home Office Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,051</x:t>
-[...252 lines deleted...]
-          <x:t>217,688</x:t>
+          <x:t>215,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>