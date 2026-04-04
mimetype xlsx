--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d30d21547f43a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee1bbb33bd94fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548277a2e01941f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48569f4322a44ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73bb30d151f84e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548277a2e01941f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba956d6aeb39488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48569f4322a44ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Home Office Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...360 lines deleted...]
-          <x:t>141,837</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,418</x:t>
-[...269 lines deleted...]
-          <x:t>141,621</x:t>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>