--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee1bbb33bd94fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c8a1bdbc42440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48569f4322a44ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d9c5c78382437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba956d6aeb39488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48569f4322a44ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123c72cc5318444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d9c5c78382437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Home Office Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>