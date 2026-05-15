--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c8a1bdbc42440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc71941841a4903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d9c5c78382437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66e4171bb9a9462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123c72cc5318444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d9c5c78382437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b233c5b86434d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66e4171bb9a9462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Home Office Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>