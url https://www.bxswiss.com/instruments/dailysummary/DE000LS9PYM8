--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc71941841a4903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425aa91f0b974f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66e4171bb9a9462b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9bf40394aa64bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b233c5b86434d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66e4171bb9a9462b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a21933d33934ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9bf40394aa64bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Home Office Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>