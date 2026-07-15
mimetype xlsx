--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425aa91f0b974f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d8975a620c42e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9bf40394aa64bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a5c458d1c714646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a21933d33934ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9bf40394aa64bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4189f3777763437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a5c458d1c714646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Home Office Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>191,302</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>