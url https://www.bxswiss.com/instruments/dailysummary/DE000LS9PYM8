--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d8975a620c42e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d7260012364e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a5c458d1c714646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc0e6aa1700430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4189f3777763437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a5c458d1c714646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231647f2aea740f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc0e6aa1700430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Home Office Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>191,580</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,774</x:t>
-[...404 lines deleted...]
-          <x:t>190,486</x:t>
+          <x:t>189,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>