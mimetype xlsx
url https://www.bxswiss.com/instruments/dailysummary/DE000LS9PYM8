--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d7260012364e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba75cc4ce324f50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc0e6aa1700430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264ae83245ef4044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231647f2aea740f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc0e6aa1700430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7266e9f6a4c14ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264ae83245ef4044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Home Office Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>