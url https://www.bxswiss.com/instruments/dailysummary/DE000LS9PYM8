--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba75cc4ce324f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06228c2426d04661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264ae83245ef4044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8544d2a6d0004ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7266e9f6a4c14ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264ae83245ef4044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdadd043a7040434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8544d2a6d0004ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Home Office Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>