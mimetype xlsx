--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d898999eb7e420f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cd3479efe34169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R470b85f520c44cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde55ca3faa1c4d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15bc22ff97e9449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R470b85f520c44cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a97fc276054372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde55ca3faa1c4d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuro and Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>108,336</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,418</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,793</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>