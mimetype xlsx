--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cd3479efe34169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda70c67a4e04095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde55ca3faa1c4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bef6a79ed34411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a97fc276054372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde55ca3faa1c4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6814881f0806452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bef6a79ed34411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuro and Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>