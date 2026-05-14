--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda70c67a4e04095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33d770a95174422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bef6a79ed34411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b0d8f2173834b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6814881f0806452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bef6a79ed34411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47e066813e6f4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b0d8f2173834b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuro and Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>