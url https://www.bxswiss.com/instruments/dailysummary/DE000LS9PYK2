--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33d770a95174422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b51abbc386482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b0d8f2173834b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374e07eb7c674ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47e066813e6f4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b0d8f2173834b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6221b665bd4e4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374e07eb7c674ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuro and Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>