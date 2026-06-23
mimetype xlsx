--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b51abbc386482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b72f34d7944d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374e07eb7c674ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09270c2ba9544ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6221b665bd4e4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374e07eb7c674ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aae9466d2df4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09270c2ba9544ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuro and Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>