--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b72f34d7944d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29bd3bef75224560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09270c2ba9544ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb914c4b9205a4fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aae9466d2df4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09270c2ba9544ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ea86723b734975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb914c4b9205a4fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuro and Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>