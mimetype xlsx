--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29bd3bef75224560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc010633ec4ea48e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb914c4b9205a4fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c891998c9c412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ea86723b734975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb914c4b9205a4fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13929cadf8af4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c891998c9c412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuro and Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>