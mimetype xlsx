--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc010633ec4ea48e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8e7a13bf2c45ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c891998c9c412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c63012314154d3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13929cadf8af4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c891998c9c412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ed3ddd04a147f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c63012314154d3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuro and Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>