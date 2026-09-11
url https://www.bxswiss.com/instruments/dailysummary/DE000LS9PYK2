--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8e7a13bf2c45ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8b2bc3fed84486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c63012314154d3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d6c637817642fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ed3ddd04a147f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c63012314154d3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd0c2a3c7c84552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d6c637817642fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuro and Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>