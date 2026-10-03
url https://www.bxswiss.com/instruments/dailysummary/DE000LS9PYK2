--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8b2bc3fed84486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322daa02d9a54dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d6c637817642fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89fc6c75d829461d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd0c2a3c7c84552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d6c637817642fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b0636579054699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89fc6c75d829461d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuro and Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>