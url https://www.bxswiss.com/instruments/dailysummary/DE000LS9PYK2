--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322daa02d9a54dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e280898d5da4a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89fc6c75d829461d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87f5f6f1ead4698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b0636579054699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89fc6c75d829461d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5e5da1b88c4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87f5f6f1ead4698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuro and Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>103,901</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,716</x:t>
-[...421 lines deleted...]
-          <x:t>103,688</x:t>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,669</x:t>
-[...70 lines deleted...]
-          <x:t>105,357</x:t>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,798</x:t>
-[...85 lines deleted...]
-          <x:t>102,004</x:t>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>