--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb389d73f7b594db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bb7bd13ba44548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb82637fecf8496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f29c045bb2d4273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3149dac624164f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb82637fecf8496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81b0b3f5d2f4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f29c045bb2d4273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>