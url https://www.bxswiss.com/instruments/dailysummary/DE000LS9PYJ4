--- v5 (2026-04-03)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bb7bd13ba44548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa5df75e8104263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f29c045bb2d4273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94fb21adcb34c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81b0b3f5d2f4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f29c045bb2d4273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeec1d1cddb044cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94fb21adcb34c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>