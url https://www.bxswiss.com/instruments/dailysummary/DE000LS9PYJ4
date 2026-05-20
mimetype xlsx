--- v6 (2026-04-28)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa5df75e8104263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74784ded46f3440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94fb21adcb34c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe155c202bf47fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeec1d1cddb044cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94fb21adcb34c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc12b1490e3c1485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe155c202bf47fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,704</x:t>
@@ -683,31 +285,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>