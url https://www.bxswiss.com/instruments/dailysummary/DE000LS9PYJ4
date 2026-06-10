--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74784ded46f3440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b1efd5fdf34782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe155c202bf47fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82653e9ecb34421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc12b1490e3c1485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe155c202bf47fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69f4e28cd604211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82653e9ecb34421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>