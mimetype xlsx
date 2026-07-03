--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b1efd5fdf34782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3f0979974947ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82653e9ecb34421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b762c274f342d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69f4e28cd604211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82653e9ecb34421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964f7d15ccee4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b762c274f342d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>