--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3f0979974947ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd7c3a495ff489f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b762c274f342d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf44d35cfb54af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964f7d15ccee4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b762c274f342d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50c275129424261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf44d35cfb54af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,367</x:t>
-[...333 lines deleted...]
-          <x:t>114,734</x:t>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>