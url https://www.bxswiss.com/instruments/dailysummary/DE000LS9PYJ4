--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd7c3a495ff489f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854f2419b7394146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf44d35cfb54af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09caae8dd4f147ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50c275129424261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf44d35cfb54af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbac410f29af45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09caae8dd4f147ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>