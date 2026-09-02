--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854f2419b7394146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf02c931b8a4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09caae8dd4f147ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e258e84b0b42d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbac410f29af45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09caae8dd4f147ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585ed38d62e5410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e258e84b0b42d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>