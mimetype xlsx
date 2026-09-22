--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf02c931b8a4009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534a788fedbe445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e258e84b0b42d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6680fe4011409e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585ed38d62e5410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e258e84b0b42d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41820819ff344a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6680fe4011409e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,201</x:t>
-[...279 lines deleted...]
-          <x:t>118,601</x:t>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>