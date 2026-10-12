--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534a788fedbe445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524e66d3b0f047a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6680fe4011409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32194754c1e640fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41820819ff344a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6680fe4011409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref797d4897434c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32194754c1e640fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>