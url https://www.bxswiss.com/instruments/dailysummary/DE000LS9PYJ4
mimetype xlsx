--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524e66d3b0f047a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe98c626954f4c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32194754c1e640fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8660d8437ec64969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref797d4897434c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32194754c1e640fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98001e7b56fd46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8660d8437ec64969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>119,699</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,914</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>119,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>