--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e30be3b0424956" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c14b4aa3d7642b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910a62bfffd841f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083fe0cd682544e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd132a19b7b54ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910a62bfffd841f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4492612b83f94c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083fe0cd682544e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlagetrend Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>242,372</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>