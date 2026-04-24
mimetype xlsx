--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c14b4aa3d7642b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63636169c3674662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083fe0cd682544e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R752420125d934fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4492612b83f94c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083fe0cd682544e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8aabd903e74899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R752420125d934fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlagetrend Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>226,568</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,440</x:t>
-[...517 lines deleted...]
-          <x:t>220,567</x:t>
+          <x:t>227,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>