--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63636169c3674662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a47568923ae43cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R752420125d934fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f046c05bbe4577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8aabd903e74899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R752420125d934fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0bb5d005fe472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f046c05bbe4577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlagetrend Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>