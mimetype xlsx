--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a47568923ae43cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461c4275c12042ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f046c05bbe4577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548fd08740b9429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0bb5d005fe472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f046c05bbe4577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d0308b3fff414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548fd08740b9429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlagetrend Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>