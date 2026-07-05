--- v7 (2026-06-05)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461c4275c12042ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355c4dc27d194783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548fd08740b9429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f460c21df140b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d0308b3fff414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548fd08740b9429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R335afc32be7b4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f460c21df140b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlagetrend Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>