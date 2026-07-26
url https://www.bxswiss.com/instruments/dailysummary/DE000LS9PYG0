--- v8 (2026-07-05)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355c4dc27d194783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8281661ceac84bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f460c21df140b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141d9395b64f40bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R335afc32be7b4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f460c21df140b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754903803b424dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141d9395b64f40bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlagetrend Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>