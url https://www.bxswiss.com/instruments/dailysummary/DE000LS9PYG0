--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8281661ceac84bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eee0d706ed64aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141d9395b64f40bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10abd682fe645ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754903803b424dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141d9395b64f40bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f0741d0eb94e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10abd682fe645ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlagetrend Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>242,372</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,046</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>223,614</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>