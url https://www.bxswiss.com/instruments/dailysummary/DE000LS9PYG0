--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eee0d706ed64aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7c005177914df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10abd682fe645ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a5369f27cf4ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f0741d0eb94e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10abd682fe645ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e93c61b3224046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a5369f27cf4ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlagetrend Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>