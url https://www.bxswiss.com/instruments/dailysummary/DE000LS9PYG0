--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7c005177914df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ce51a9b83346e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a5369f27cf4ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6aec8bf2db436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e93c61b3224046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a5369f27cf4ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7438a5ed0104924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6aec8bf2db436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlagetrend Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>