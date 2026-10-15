--- v12 (2026-09-24)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ce51a9b83346e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbd448c92bc4134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6aec8bf2db436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cadf77ee60849ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7438a5ed0104924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6aec8bf2db436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd641589a6cb464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cadf77ee60849ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlagetrend Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>220,089</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>221,816</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>219,427</x:t>
-[...436 lines deleted...]
-          <x:t>223,954</x:t>
+          <x:t>218,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>