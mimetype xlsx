--- v13 (2026-10-15)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbd448c92bc4134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751260d6e40f457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cadf77ee60849ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e669dc6ff31467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd641589a6cb464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cadf77ee60849ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b74b6755b644ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e669dc6ff31467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlagetrend Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>