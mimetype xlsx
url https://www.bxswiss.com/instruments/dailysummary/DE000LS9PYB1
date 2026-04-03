--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43fd5efc0de4432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80309221f0e045d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e59a34d3a048ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R635d4df0df2d4b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3915c81bf70f45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e59a34d3a048ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42a520e151f412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R635d4df0df2d4b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben-Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>