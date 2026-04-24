--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80309221f0e045d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c90d52ccebe4832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R635d4df0df2d4b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f931ffc0097421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42a520e151f412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R635d4df0df2d4b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8985cf635d3747a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f931ffc0097421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben-Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>