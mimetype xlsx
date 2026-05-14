--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c90d52ccebe4832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd59692c5eed475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f931ffc0097421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a82cb1a26ac4b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8985cf635d3747a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f931ffc0097421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49caa5f05e8346c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a82cb1a26ac4b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben-Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>