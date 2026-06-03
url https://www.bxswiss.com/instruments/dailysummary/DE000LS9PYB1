--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd59692c5eed475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf130d78ba40b477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a82cb1a26ac4b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd46bf1b003e4cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49caa5f05e8346c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a82cb1a26ac4b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea224e45e234657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd46bf1b003e4cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben-Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>