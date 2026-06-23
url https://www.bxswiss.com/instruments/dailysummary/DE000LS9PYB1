--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf130d78ba40b477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb651f84e2e248cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd46bf1b003e4cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb080d6685f74886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea224e45e234657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd46bf1b003e4cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc140550e5100459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb080d6685f74886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben-Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>