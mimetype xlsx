--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb651f84e2e248cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R076d6964d50b4fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb080d6685f74886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204eba3d731f430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc140550e5100459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb080d6685f74886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref66102125944f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204eba3d731f430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben-Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>