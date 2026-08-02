--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R076d6964d50b4fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac25b0914234f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204eba3d731f430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651301e4c8d745b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref66102125944f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204eba3d731f430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cf4e9ff8c04f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651301e4c8d745b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben-Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>