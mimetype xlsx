--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac25b0914234f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re299ffe44fce401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651301e4c8d745b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13be71bf1fde4e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cf4e9ff8c04f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651301e4c8d745b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89778612468a4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13be71bf1fde4e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben-Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>