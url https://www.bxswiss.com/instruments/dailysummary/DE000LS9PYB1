--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re299ffe44fce401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b81d42d0fd4636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13be71bf1fde4e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb2b15fcf5f454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89778612468a4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13be71bf1fde4e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93898fe2cb342ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb2b15fcf5f454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben-Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>134,016</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,284</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>135,229</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...181 lines deleted...]
-          <x:t>134,044</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>