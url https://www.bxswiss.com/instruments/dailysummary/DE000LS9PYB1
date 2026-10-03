--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b81d42d0fd4636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec6109587254e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb2b15fcf5f454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d526f1a4894f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93898fe2cb342ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb2b15fcf5f454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817b15ab0f2044ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d526f1a4894f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben-Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>135,229</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,120</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>134,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,423</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>