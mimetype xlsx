--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec6109587254e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2534a93934403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d526f1a4894f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473bcf5ede954203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817b15ab0f2044ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d526f1a4894f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461de6d498d84845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473bcf5ede954203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben-Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PYB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>