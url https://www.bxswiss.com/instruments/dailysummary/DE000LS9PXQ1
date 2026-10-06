--- v11 (2026-09-14)
+++ v12 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91287561e7e4056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0803cd4b077e4ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re81e671f01024d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9e5e50f8f84d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dec650849134922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re81e671f01024d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52234732a06f4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9e5e50f8f84d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>