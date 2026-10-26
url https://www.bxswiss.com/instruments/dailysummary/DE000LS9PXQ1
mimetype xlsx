--- v12 (2026-10-06)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0803cd4b077e4ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57145b44c284815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9e5e50f8f84d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R108f15c2294146e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52234732a06f4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9e5e50f8f84d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa1a141602a54578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R108f15c2294146e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>