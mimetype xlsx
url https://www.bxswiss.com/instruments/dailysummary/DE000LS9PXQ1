--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578a71399e754670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2259a32f044391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f2e1081c4d4ce7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6467c0b76b5b432c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a27834b070447b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f2e1081c4d4ce7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38737bd3f254943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6467c0b76b5b432c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>