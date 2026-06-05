--- v5 (2026-04-05)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2259a32f044391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8653c9d8c644e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6467c0b76b5b432c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a601a325d5649ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38737bd3f254943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6467c0b76b5b432c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6094592f9d3f4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a601a325d5649ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>154,358</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>