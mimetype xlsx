--- v6 (2026-06-05)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8653c9d8c644e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1f6ab86f594ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a601a325d5649ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbffa850c55d243f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6094592f9d3f4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a601a325d5649ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76f2380865f7454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbffa850c55d243f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,158 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +656,85 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>