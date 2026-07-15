--- v7 (2026-06-09)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1f6ab86f594ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f42dfd20f04410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbffa850c55d243f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8774bf7b5b61457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76f2380865f7454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbffa850c55d243f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0723b291079c42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8774bf7b5b61457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>139,084</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>