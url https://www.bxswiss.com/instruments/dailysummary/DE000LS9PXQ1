--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f42dfd20f04410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e5d754abb04cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8774bf7b5b61457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re244e6962e8f48f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0723b291079c42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8774bf7b5b61457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc5a76be1b864405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re244e6962e8f48f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>