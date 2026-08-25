--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e5d754abb04cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd421afa530427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re244e6962e8f48f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf83f20ee7642b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc5a76be1b864405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re244e6962e8f48f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797521913c1a4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf83f20ee7642b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>