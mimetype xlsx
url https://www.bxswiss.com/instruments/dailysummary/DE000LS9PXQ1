--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd421afa530427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91287561e7e4056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf83f20ee7642b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re81e671f01024d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797521913c1a4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf83f20ee7642b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dec650849134922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re81e671f01024d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>