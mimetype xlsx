--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9832d65dddbd455d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd192ad99e534689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4f86550e6844de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ffb5fd3ab143be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59083e3ed5e43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4f86550e6844de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a375cebbbf40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ffb5fd3ab143be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.985,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.999,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.963,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.992,138</x:t>
@@ -791,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.872,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.878,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.801,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.802,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>