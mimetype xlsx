--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd192ad99e534689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5555f18f7764537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ffb5fd3ab143be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a7cd1f3187494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a375cebbbf40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ffb5fd3ab143be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d73b97e5b8a4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a7cd1f3187494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.554,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.629,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.548,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.624,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.741,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.787,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.724,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.775,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>