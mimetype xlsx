--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5555f18f7764537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ec2793d8764cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a7cd1f3187494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6755bceed84611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d73b97e5b8a4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a7cd1f3187494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1206d952403c40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6755bceed84611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.787,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.805,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.786,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.794,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.860,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.864,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.856,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.861,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>