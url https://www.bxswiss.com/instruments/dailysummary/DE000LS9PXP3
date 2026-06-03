--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ec2793d8764cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f36cdb6ab44bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6755bceed84611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf147c9da0764d22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1206d952403c40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6755bceed84611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de7b1b7959647e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf147c9da0764d22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.749,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.754,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.734,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.737,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.920,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.930,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.888,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.926,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>