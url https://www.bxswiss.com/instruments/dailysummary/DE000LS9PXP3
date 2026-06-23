--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f36cdb6ab44bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376a276cb4084d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf147c9da0764d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90adf6cea5b24b93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de7b1b7959647e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf147c9da0764d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0fa4e127f64a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90adf6cea5b24b93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.738,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.739,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.714,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.726,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.797,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.801,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.795,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.800,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>