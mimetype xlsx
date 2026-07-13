--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376a276cb4084d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac427c845a144117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90adf6cea5b24b93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R592d33b1b78545d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0fa4e127f64a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90adf6cea5b24b93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6158be5576245b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R592d33b1b78545d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.578,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.580,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.577,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.579,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.683,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.689,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.681,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.686,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.571,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>