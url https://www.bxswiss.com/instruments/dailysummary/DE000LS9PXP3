--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac427c845a144117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ce19537dde43ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R592d33b1b78545d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36eb1cab9e04817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6158be5576245b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R592d33b1b78545d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f945fb25dd6481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36eb1cab9e04817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.583,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.608,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.582,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.608,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.588,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.589,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.587,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.589,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>