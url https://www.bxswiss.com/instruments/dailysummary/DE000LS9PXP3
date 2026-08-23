--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ce19537dde43ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24cf7bb45e54f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36eb1cab9e04817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64942c4b682a45bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f945fb25dd6481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36eb1cab9e04817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02d75c135d44ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64942c4b682a45bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,406 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>1.515,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>