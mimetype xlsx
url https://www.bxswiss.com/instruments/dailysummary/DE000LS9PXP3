--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24cf7bb45e54f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ae4546dbc24656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64942c4b682a45bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0a5fe4d2eb4c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02d75c135d44ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64942c4b682a45bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re961b7b75d094207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0a5fe4d2eb4c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,188 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...136 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.803,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.806,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.803,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.805,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -524,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.877,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.897,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.877,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.894,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>