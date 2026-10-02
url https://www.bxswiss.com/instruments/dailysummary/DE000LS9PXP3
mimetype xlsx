--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ae4546dbc24656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d23e4e49bc34b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0a5fe4d2eb4c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5379ed0087a94068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re961b7b75d094207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0a5fe4d2eb4c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556ed2352f804206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5379ed0087a94068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.920,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.925,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.896,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.907,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.893,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.907,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.891,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.906,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>