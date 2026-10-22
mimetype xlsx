--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d23e4e49bc34b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fe9cec3e624d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5379ed0087a94068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01d99207c3140e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556ed2352f804206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5379ed0087a94068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9bd25d79be4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01d99207c3140e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.866,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.866,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.840,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.850,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.796,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.796,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.779,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.788,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>