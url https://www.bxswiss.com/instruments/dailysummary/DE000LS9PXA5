--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39cf8c8a1d8c4cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd233aedb1b5d4230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfca3863a18b4fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0959bf40036d4ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4915b2d28d45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfca3863a18b4fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9c9f34cedd49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0959bf40036d4ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International World Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>