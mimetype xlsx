--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd233aedb1b5d4230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b2f57c449e4788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0959bf40036d4ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fa577ecb60e435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9c9f34cedd49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0959bf40036d4ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra556fe8bf60e47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fa577ecb60e435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International World Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>