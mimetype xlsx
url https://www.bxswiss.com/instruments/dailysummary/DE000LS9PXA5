--- v7 (2026-04-25)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b2f57c449e4788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961522b54f3043aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fa577ecb60e435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54853e97b154236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra556fe8bf60e47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fa577ecb60e435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b00409059a348e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54853e97b154236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International World Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...522 lines deleted...]
-          <x:t>99,778</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,709</x:t>
-[...53 lines deleted...]
-          <x:t>101,512</x:t>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>