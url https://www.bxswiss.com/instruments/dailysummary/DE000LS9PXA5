--- v8 (2026-06-13)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961522b54f3043aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132c07e852fa4421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54853e97b154236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9da868a2fe4b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b00409059a348e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54853e97b154236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c280e44c16a43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9da868a2fe4b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International World Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>