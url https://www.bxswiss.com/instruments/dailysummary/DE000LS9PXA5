--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132c07e852fa4421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480172f2e3ab490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9da868a2fe4b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfbf9e563ae47cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c280e44c16a43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9da868a2fe4b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8747f90855df473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfbf9e563ae47cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International World Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>