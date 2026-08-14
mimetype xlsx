--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480172f2e3ab490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ee264ba0d14e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfbf9e563ae47cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eed11a9bb7345dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8747f90855df473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfbf9e563ae47cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R888611fe815c4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eed11a9bb7345dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International World Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>106,683</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,571</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>108,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,205</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>