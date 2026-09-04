--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ee264ba0d14e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cae0c24d66c4a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eed11a9bb7345dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309dd65d1ac247e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R888611fe815c4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eed11a9bb7345dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7d00a21b8e4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309dd65d1ac247e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International World Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>