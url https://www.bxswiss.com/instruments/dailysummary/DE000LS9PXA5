--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cae0c24d66c4a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa55f438d1e64764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309dd65d1ac247e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3dbc70d2ab349f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7d00a21b8e4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309dd65d1ac247e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafb9ff8c319f451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3dbc70d2ab349f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International World Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>104,613</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,874</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,763</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>