--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa55f438d1e64764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904762c5d84c4a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3dbc70d2ab349f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7580ef68d145f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafb9ff8c319f451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3dbc70d2ab349f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8ea55bc4c2485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7580ef68d145f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International World Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>