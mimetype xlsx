--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904762c5d84c4a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77e2ac3b38a4f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7580ef68d145f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R308fc542b63f4d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8ea55bc4c2485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7580ef68d145f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a30eff66e14b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R308fc542b63f4d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International World Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>