--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0803291cb89a46ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08dcc224adc449cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7781635cd9024a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1855b019454bc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ffc863e2b3040b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7781635cd9024a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff7265621ca495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1855b019454bc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>