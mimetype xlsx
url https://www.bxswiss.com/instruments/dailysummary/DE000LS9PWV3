--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08dcc224adc449cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86622e29c744eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1855b019454bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944980317ae44afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff7265621ca495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1855b019454bc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5de03d2cc5544b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944980317ae44afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>