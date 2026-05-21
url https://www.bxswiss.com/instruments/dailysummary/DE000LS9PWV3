--- v7 (2026-04-24)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86622e29c744eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ca77e970ed48e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944980317ae44afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8e5b6cfc20428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5de03d2cc5544b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944980317ae44afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67c234435e1b4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8e5b6cfc20428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>