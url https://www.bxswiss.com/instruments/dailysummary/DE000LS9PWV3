--- v8 (2026-05-21)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ca77e970ed48e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba689c6c9e364cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8e5b6cfc20428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa7eccdd858e4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67c234435e1b4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8e5b6cfc20428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc7ecd5a3a94b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa7eccdd858e4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>205,853</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>