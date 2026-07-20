--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba689c6c9e364cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7c6080fdae43f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa7eccdd858e4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010ea9c08eac4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc7ecd5a3a94b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa7eccdd858e4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b20d308c1d24102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010ea9c08eac4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>