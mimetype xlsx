--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7c6080fdae43f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67864adcfa34472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010ea9c08eac4f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c9116f244594e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b20d308c1d24102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010ea9c08eac4f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5031e9428d4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c9116f244594e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>212,128</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>