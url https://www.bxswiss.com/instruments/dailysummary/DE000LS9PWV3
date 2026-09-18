--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67864adcfa34472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c4e8aa19214773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c9116f244594e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cefb8e912d94abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5031e9428d4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c9116f244594e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98fd3a2a5a84fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cefb8e912d94abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>220,077</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,529</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>223,939</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>