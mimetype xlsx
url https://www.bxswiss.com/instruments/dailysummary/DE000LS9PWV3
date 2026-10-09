--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c4e8aa19214773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf675e03e77714ae5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cefb8e912d94abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6612240ff5a41e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98fd3a2a5a84fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cefb8e912d94abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4683a1d2564123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6612240ff5a41e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>