--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf675e03e77714ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5fdeacdbde4ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6612240ff5a41e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd14c30440ee34cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4683a1d2564123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6612240ff5a41e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9ac592e6844c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd14c30440ee34cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>