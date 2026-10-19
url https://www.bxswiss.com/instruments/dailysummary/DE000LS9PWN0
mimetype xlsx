--- v9 (2026-09-10)
+++ v10 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f57bba0e721496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb9289a54adc4026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152d7ae3c53f44b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca7c6b5c714f4d83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef5eea333ae4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152d7ae3c53f44b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0228205092b34516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca7c6b5c714f4d83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>167,855</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,814</x:t>
-[...355 lines deleted...]
-          <x:t>174,009</x:t>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>