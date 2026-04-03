--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e6423bdfc847a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed23bd882b641e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd616718e25c44a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf762a83770bb4cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0208a776847544a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd616718e25c44a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1201e7ed5b440e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf762a83770bb4cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>