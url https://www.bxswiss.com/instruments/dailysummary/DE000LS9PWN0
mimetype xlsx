--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed23bd882b641e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f495c38b03b4056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf762a83770bb4cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5d4958cfadb4bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1201e7ed5b440e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf762a83770bb4cb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e354bd8cb164199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5d4958cfadb4bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>