--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f495c38b03b4056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e7cefc1d154060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5d4958cfadb4bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8040dcf75e4e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e354bd8cb164199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5d4958cfadb4bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90112f83a7ce4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8040dcf75e4e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>168,414</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,438</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>168,919</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>