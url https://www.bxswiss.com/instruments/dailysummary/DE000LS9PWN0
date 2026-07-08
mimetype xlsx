--- v6 (2026-05-14)
+++ v7 (2026-07-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e7cefc1d154060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3b35ea06a5496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8040dcf75e4e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5d4cd99e1646f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90112f83a7ce4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8040dcf75e4e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb00718be37146e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5d4cd99e1646f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>165,071</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>