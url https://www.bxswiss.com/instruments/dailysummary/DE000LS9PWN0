--- v7 (2026-07-08)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3b35ea06a5496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6f72a3e20448e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5d4cd99e1646f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0fab3579a04c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb00718be37146e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5d4cd99e1646f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b707685bc534426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0fab3579a04c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>162,363</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>