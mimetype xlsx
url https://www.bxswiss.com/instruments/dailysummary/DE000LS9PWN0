--- v8 (2026-08-19)
+++ v9 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6f72a3e20448e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f57bba0e721496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0fab3579a04c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152d7ae3c53f44b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b707685bc534426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0fab3579a04c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef5eea333ae4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152d7ae3c53f44b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>165,649</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,074</x:t>
-[...490 lines deleted...]
-          <x:t>166,949</x:t>
+          <x:t>166,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>