--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe2052d05094f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464e6948292f45f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d1f4fd12b924549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388fdabc6af74447"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab7af1382804b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d1f4fd12b924549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1525a0b8814a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388fdabc6af74447" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>