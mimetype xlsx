--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464e6948292f45f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad41746252b84192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388fdabc6af74447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c30cc20c2d41cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1525a0b8814a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388fdabc6af74447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d541f92bd24fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c30cc20c2d41cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>