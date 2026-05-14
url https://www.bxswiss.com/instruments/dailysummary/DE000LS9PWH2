--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad41746252b84192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83451fb5bdd84ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c30cc20c2d41cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fec4806f97e49f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d541f92bd24fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c30cc20c2d41cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c4a8e9b7d446a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fec4806f97e49f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>