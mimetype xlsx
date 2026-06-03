--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83451fb5bdd84ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9821afe222a4b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fec4806f97e49f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3625503100384382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c4a8e9b7d446a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fec4806f97e49f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47f0d1563624c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3625503100384382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>