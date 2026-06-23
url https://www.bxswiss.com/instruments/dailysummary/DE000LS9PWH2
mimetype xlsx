--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9821afe222a4b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b7c3379e8e494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3625503100384382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re856c5512f46487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47f0d1563624c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3625503100384382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2dd5c21d8e4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re856c5512f46487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>