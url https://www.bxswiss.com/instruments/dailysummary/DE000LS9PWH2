--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b7c3379e8e494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2c297451d54cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re856c5512f46487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4639a4c725fd40c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2dd5c21d8e4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re856c5512f46487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaeb1080a8c44f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4639a4c725fd40c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>180,982</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,389</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>180,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,611</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>