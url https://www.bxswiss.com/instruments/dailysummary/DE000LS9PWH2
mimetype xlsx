--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2c297451d54cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae465d2cd4f4e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4639a4c725fd40c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab0b5ea11ed4d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaeb1080a8c44f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4639a4c725fd40c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fbfe15a7bf94277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab0b5ea11ed4d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>