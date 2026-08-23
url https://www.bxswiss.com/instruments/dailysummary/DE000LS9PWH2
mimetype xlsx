--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae465d2cd4f4e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28aaef6d79bb4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab0b5ea11ed4d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b2f14793324d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fbfe15a7bf94277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab0b5ea11ed4d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb060fb036f2d4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b2f14793324d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>178,761</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>179,099</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>