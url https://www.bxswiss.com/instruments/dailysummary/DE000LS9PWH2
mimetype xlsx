--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28aaef6d79bb4b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a90be1d0b6f4b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b2f14793324d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99431ec622b4541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb060fb036f2d4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b2f14793324d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a2100aa46041f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99431ec622b4541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>