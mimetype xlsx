--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a90be1d0b6f4b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4657b614da234727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99431ec622b4541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371700a97e3d4d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a2100aa46041f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99431ec622b4541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d1e9acfe01446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371700a97e3d4d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>182,494</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,711</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>182,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>