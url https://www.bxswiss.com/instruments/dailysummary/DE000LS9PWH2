--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4657b614da234727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5507f21e8c8743d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371700a97e3d4d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra35fff25f11a46ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d1e9acfe01446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371700a97e3d4d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3a1f6617a04d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra35fff25f11a46ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>