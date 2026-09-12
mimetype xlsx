--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7e26c2e48d4015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f52d1c9d5c04d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9516ae4dc63e4b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd005066b66204c50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fdda5aaa8aa4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9516ae4dc63e4b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f9cb90824c4dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd005066b66204c50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAX - German Global Export</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>