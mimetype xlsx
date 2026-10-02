--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f52d1c9d5c04d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ded0d6bafc4caf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd005066b66204c50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d1ece05e634072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f9cb90824c4dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd005066b66204c50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea381920ac546df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d1ece05e634072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAX - German Global Export</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>