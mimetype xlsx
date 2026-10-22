--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ded0d6bafc4caf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebcb7bc6f774c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d1ece05e634072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2c3e3fe839400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea381920ac546df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d1ece05e634072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10114187381e4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2c3e3fe839400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAX - German Global Export</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>