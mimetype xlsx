--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc32a5072c5a4c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23eadecf5eb14fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df4378e04ba4228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4713e51c396d4929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R801d807c8fc144b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df4378e04ba4228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb91412cce44d4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4713e51c396d4929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAX - German Global Export</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>