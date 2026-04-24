--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23eadecf5eb14fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d18ee267c7c4e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4713e51c396d4929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73b1b47ce86484f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb91412cce44d4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4713e51c396d4929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b64c7146a6841f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73b1b47ce86484f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAX - German Global Export</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>