--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d18ee267c7c4e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b2a16de61e415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73b1b47ce86484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ac650fc5e04d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b64c7146a6841f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73b1b47ce86484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa19363f755a4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ac650fc5e04d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAX - German Global Export</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>