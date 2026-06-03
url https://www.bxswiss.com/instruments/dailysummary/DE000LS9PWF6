--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b2a16de61e415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b7fe83bab44e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ac650fc5e04d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05e4e4776034f8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa19363f755a4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ac650fc5e04d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633e4d60cbbe43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05e4e4776034f8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAX - German Global Export</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>