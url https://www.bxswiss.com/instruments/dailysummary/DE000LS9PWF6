--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b7fe83bab44e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb9166a31ab45ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05e4e4776034f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b09191415f4de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633e4d60cbbe43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05e4e4776034f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b906ad288f148ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b09191415f4de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAX - German Global Export</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>