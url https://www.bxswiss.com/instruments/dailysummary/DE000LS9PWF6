--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb9166a31ab45ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7359b207944ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b09191415f4de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb889e62c5344282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b906ad288f148ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b09191415f4de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redfeffd715784d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb889e62c5344282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAX - German Global Export</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>