--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7359b207944ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b21cce4e774341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb889e62c5344282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4ce615ffcd4ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redfeffd715784d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb889e62c5344282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402c6b46f7d4478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4ce615ffcd4ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAX - German Global Export</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>