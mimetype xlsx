--- v11 (2026-08-02)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b21cce4e774341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1226a981d9434bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4ce615ffcd4ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b15dc0800784d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402c6b46f7d4478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4ce615ffcd4ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c82e56cf164ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b15dc0800784d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAX - German Global Export</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>