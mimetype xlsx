--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1226a981d9434bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7e26c2e48d4015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b15dc0800784d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9516ae4dc63e4b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c82e56cf164ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b15dc0800784d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fdda5aaa8aa4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9516ae4dc63e4b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAX - German Global Export</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,505</x:t>
-[...549 lines deleted...]
-          <x:t>151,323</x:t>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>