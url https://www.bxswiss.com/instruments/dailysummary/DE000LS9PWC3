--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f86f112f744482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ac7214bc9f4199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22781563ffa34889"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5571ec3e68ec4e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R528e3ba76ea047b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22781563ffa34889" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a3e45759ae448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5571ec3e68ec4e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>