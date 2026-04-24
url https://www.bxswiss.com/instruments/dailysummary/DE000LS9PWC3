--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ac7214bc9f4199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c126902533495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5571ec3e68ec4e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a34dbaa624493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a3e45759ae448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5571ec3e68ec4e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3ba1afd5b946f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a34dbaa624493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>