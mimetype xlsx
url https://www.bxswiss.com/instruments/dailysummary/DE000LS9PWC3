--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c126902533495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ff78c04da846c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a34dbaa624493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf8f61640c04f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3ba1afd5b946f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a34dbaa624493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3a26b35a454230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf8f61640c04f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>