--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ff78c04da846c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22bace3d0bb4e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf8f61640c04f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28df1cbf03e84009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3a26b35a454230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf8f61640c04f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427fa0e26d8e46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28df1cbf03e84009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>