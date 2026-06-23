--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22bace3d0bb4e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a48590d9cc4e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28df1cbf03e84009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1275657235d0485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427fa0e26d8e46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28df1cbf03e84009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800ba58f448b432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1275657235d0485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>