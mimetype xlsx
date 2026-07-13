--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a48590d9cc4e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf998cd676e2454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1275657235d0485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f8bb5d2e644c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800ba58f448b432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1275657235d0485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re06045e138854dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f8bb5d2e644c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>