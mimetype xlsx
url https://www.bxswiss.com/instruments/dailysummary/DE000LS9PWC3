--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf998cd676e2454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911255492ac6475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f8bb5d2e644c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed395dfaf964726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re06045e138854dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f8bb5d2e644c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb111a9e37ede46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed395dfaf964726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>