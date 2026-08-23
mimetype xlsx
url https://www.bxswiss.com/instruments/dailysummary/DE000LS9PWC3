--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911255492ac6475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46af649c8d884348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed395dfaf964726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca06e41a1b7c4c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb111a9e37ede46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed395dfaf964726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ec8188da464813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca06e41a1b7c4c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>