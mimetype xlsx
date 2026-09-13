--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46af649c8d884348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2290c5dd414291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca06e41a1b7c4c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1729cb4a2c644042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ec8188da464813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca06e41a1b7c4c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e3f863e9b94111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1729cb4a2c644042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>