--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2290c5dd414291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29920a1338c475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1729cb4a2c644042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f25f863526d4199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e3f863e9b94111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1729cb4a2c644042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b6e88d79e14cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f25f863526d4199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>266,884</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>266,017</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>264,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,236</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>