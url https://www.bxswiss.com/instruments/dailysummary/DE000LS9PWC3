--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29920a1338c475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b91da1469345c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f25f863526d4199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3a2dc909fe49b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b6e88d79e14cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f25f863526d4199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260e5651c0754a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3a2dc909fe49b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>