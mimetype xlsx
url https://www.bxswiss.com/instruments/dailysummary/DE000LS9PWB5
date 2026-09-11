--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757cbf3a9e0a47ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6028f3edc694f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e188ef8fecb4e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf22cfa14a843e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058fedfad9784d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e188ef8fecb4e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95bb8cba070a401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf22cfa14a843e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Story Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>