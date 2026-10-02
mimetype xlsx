--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6028f3edc694f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd748887f39f74870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf22cfa14a843e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ec2374418c4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95bb8cba070a401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf22cfa14a843e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20caffcc5c124591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ec2374418c4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Story Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>