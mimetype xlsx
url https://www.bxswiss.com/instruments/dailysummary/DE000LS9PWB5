--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd748887f39f74870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd0d188cd604e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ec2374418c4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0271151a43a34a7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20caffcc5c124591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ec2374418c4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a518cf6cbc34c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0271151a43a34a7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Story Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>