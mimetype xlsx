--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55bc4076bfef46c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d372bfb7974bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66d138ab2e345bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1636f13c896c4284"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d9bad43d954c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66d138ab2e345bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb07e323afd4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1636f13c896c4284" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Story Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>