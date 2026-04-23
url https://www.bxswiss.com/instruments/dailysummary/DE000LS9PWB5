--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d372bfb7974bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71d1314225e4799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1636f13c896c4284"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6d2e2c87e04bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb07e323afd4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1636f13c896c4284" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f8b7eb9fca84d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6d2e2c87e04bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Story Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>