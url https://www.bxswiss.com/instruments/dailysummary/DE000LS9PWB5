--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71d1314225e4799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2010b37b07457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6d2e2c87e04bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd263fcd5ef574130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f8b7eb9fca84d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6d2e2c87e04bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680ffbe95df84615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd263fcd5ef574130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Story Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>