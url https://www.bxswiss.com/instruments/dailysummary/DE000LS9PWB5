--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2010b37b07457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc3163062124775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd263fcd5ef574130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684b4defdb564d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680ffbe95df84615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd263fcd5ef574130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359808bd122d43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684b4defdb564d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Story Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>