--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc3163062124775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5df45b1a2a4e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684b4defdb564d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f0964f06de495c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359808bd122d43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684b4defdb564d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc846b2f8ad4a49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f0964f06de495c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Story Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>