--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5df45b1a2a4e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4407a0a416e4d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f0964f06de495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61352cab6dd94a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc846b2f8ad4a49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f0964f06de495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059dc8e1a4ec479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61352cab6dd94a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Story Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>