--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4407a0a416e4d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef0780338504610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61352cab6dd94a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f188cfd63fc4d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059dc8e1a4ec479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61352cab6dd94a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa28c43cd23649ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f188cfd63fc4d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Story Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>