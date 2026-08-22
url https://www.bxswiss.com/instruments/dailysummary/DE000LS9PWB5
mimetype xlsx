--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef0780338504610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757cbf3a9e0a47ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f188cfd63fc4d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e188ef8fecb4e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa28c43cd23649ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f188cfd63fc4d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058fedfad9784d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e188ef8fecb4e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Story Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>