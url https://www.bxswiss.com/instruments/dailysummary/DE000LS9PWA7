--- v4 (2026-03-14)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1b81c7680048bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76a4c26f81b4415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c34f7fbca64429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583c1150dfbb466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d268b1b48ba4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c34f7fbca64429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64526ad806b44196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583c1150dfbb466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>