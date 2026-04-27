--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76a4c26f81b4415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197eed020c2b4262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583c1150dfbb466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ca818cb6174ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64526ad806b44196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583c1150dfbb466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7649023824ef4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ca818cb6174ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>