--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197eed020c2b4262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fa7a47b5f44665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ca818cb6174ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef694ac8d0b494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7649023824ef4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ca818cb6174ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5437128a9c1c4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef694ac8d0b494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>