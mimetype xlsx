--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fa7a47b5f44665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503f57a9f9ca4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef694ac8d0b494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7d251add9a4f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5437128a9c1c4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef694ac8d0b494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c6ea174e4244cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7d251add9a4f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>