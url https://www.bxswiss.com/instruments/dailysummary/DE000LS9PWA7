--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503f57a9f9ca4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01cea3f935a244ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7d251add9a4f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd4768191bf44d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c6ea174e4244cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7d251add9a4f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17863b9e2300420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd4768191bf44d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>