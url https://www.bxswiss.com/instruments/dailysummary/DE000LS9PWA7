--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01cea3f935a244ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a0d11cd3a84edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd4768191bf44d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131e1e1c61014f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17863b9e2300420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd4768191bf44d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511518e23f8a4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131e1e1c61014f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>