--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a0d11cd3a84edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8585580edba4625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131e1e1c61014f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re140152a18154ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511518e23f8a4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131e1e1c61014f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ce4513818e4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re140152a18154ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>193,421</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>