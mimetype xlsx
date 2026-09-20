--- v11 (2026-08-30)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8585580edba4625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2fcf4a74db4089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re140152a18154ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0128e3a79d654878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ce4513818e4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re140152a18154ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf003aafe98ea423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0128e3a79d654878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>201,065</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,372</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>201,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>201,435</x:t>
-[...382 lines deleted...]
-          <x:t>206,104</x:t>
+          <x:t>204,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>