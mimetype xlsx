--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2fcf4a74db4089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3248b7c74e7f4ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0128e3a79d654878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f1c1c00f204caf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf003aafe98ea423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0128e3a79d654878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb41069f078a14644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f1c1c00f204caf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>