--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3248b7c74e7f4ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27ce77f56be415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f1c1c00f204caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec537c67da44c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb41069f078a14644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f1c1c00f204caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94979173748b4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec537c67da44c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PWA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,886</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>210,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,272</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>