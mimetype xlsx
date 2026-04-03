--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe309e0024b4b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9252be4b1ab48e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da3f544ce1b41f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1d3cd004af48b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b2f916d0e849ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da3f544ce1b41f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c420914525b4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1d3cd004af48b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien MOW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>