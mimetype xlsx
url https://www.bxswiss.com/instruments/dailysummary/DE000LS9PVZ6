--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9252be4b1ab48e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e61232bc62e44d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1d3cd004af48b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440ed8426fac4621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c420914525b4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1d3cd004af48b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc37a66837845a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440ed8426fac4621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien MOW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>