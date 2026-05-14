--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e61232bc62e44d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19695425e503489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440ed8426fac4621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48176d553bd14c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc37a66837845a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440ed8426fac4621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c6faaa4983487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48176d553bd14c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien MOW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>