--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19695425e503489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5ef4b89c27461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48176d553bd14c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca54d3cb73a243cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c6faaa4983487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48176d553bd14c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2c7b348fa640e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca54d3cb73a243cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien MOW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>