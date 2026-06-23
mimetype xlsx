--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5ef4b89c27461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd077252c2724df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca54d3cb73a243cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a931d450fe41ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2c7b348fa640e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca54d3cb73a243cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82c65035add4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a931d450fe41ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien MOW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>