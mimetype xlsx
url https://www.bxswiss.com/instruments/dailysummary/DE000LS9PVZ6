--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd077252c2724df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4388ec9ebb8b40f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a931d450fe41ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2175d35797b04316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82c65035add4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a931d450fe41ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3b495100da0492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2175d35797b04316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien MOW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,765</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>196,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,958</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>