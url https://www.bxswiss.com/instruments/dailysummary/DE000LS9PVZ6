--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4388ec9ebb8b40f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d27acd186634e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2175d35797b04316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8609c7b84d84e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3b495100da0492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2175d35797b04316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9360ad75c50843e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8609c7b84d84e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien MOW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>197,583</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>197,300</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>196,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,270</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>