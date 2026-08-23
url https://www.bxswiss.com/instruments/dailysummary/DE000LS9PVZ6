--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d27acd186634e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b9b0a3451245b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8609c7b84d84e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51033f95b6c4422f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9360ad75c50843e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8609c7b84d84e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf666ae6132a4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51033f95b6c4422f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien MOW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>