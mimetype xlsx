--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b9b0a3451245b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b18c2babec4b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51033f95b6c4422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca18c16add44e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf666ae6132a4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51033f95b6c4422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc92a10156e047e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca18c16add44e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien MOW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,657</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>195,342</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>