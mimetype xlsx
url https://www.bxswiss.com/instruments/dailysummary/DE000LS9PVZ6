--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b18c2babec4b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8145cf09794e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca18c16add44e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6633307c1f3c44cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc92a10156e047e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca18c16add44e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4265aa0ccc4c4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6633307c1f3c44cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien MOW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>