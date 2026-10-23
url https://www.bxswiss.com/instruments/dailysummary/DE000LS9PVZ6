--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8145cf09794e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95400c7bf22047af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6633307c1f3c44cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f441aa9ea94112"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4265aa0ccc4c4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6633307c1f3c44cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a17b6f13824111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f441aa9ea94112" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50 Community Aktien MOW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>