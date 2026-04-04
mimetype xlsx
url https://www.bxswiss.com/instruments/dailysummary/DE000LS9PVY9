--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aeebed1ebb3465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2f804027964654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ea324f904049f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6be1055b984e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8043948824134d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ea324f904049f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318765e7a36f44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6be1055b984e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>738,005</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>727,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>734,047</x:t>
-[...620 lines deleted...]
-          <x:t>710,007</x:t>
+          <x:t>717,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>