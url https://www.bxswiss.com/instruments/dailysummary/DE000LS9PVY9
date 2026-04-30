--- v7 (2026-04-04)
+++ v8 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2f804027964654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e29b6218aa043ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6be1055b984e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fde254ba724d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318765e7a36f44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6be1055b984e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e7125486754fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fde254ba724d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>713,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>710,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>