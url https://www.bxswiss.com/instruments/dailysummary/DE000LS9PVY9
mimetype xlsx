--- v8 (2026-04-30)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e29b6218aa043ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb095df855744da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fde254ba724d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3a1665642d4e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e7125486754fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fde254ba724d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b36cf86dd44d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3a1665642d4e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>812,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>830,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>808,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>816,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>897,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>905,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>876,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>889,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>