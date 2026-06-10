--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb095df855744da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bf3a1ab50843bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3a1665642d4e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce28748861ae4e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b36cf86dd44d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3a1665642d4e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ebbb2827d634da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce28748861ae4e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.025,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.042,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.017,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.040,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>973,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.006,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>973,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.004,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>