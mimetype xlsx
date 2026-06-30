--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bf3a1ab50843bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34f6524e2eb49ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce28748861ae4e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4f833c91374576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ebbb2827d634da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce28748861ae4e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462222ff666d4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4f833c91374576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.072,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.073,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.045,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.053,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.031,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.037,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>978,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>979,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>