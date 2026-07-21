--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34f6524e2eb49ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83dc8e47c204b72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4f833c91374576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b022039fe04444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462222ff666d4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4f833c91374576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35abdd615ace477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b022039fe04444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.086,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.091,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.083,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.088,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.051,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.057,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.002,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.038,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>