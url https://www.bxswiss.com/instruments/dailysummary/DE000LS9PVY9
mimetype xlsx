--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83dc8e47c204b72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36943dd066fc4e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b022039fe04444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ee2ad330994e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35abdd615ace477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b022039fe04444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a53f0e98c8641b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ee2ad330994e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.024,582</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>