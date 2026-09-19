--- v13 (2026-08-30)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36943dd066fc4e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2527172c09644a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ee2ad330994e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b9074e7c08f4bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a53f0e98c8641b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ee2ad330994e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5db6650cf546c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b9074e7c08f4bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.057,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.057,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.019,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.027,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.024,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.031,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.016,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.021,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>