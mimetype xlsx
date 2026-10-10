--- v14 (2026-09-19)
+++ v15 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2527172c09644a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e31c59aab1d4899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b9074e7c08f4bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb122455c18ce4836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5db6650cf546c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b9074e7c08f4bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9fa98c85f4424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb122455c18ce4836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.061,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.077,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.046,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.071,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.109,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.113,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.089,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.092,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>