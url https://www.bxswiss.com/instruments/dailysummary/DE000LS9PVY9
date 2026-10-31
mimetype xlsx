--- v15 (2026-10-10)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e31c59aab1d4899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2427a25e427e4776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb122455c18ce4836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f37fe6a587e47d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9fa98c85f4424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb122455c18ce4836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7298b280d9764f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f37fe6a587e47d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.184,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.202,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.184,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.190,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.202,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.205,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.172,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.172,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>