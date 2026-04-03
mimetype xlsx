--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e3d541a276450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R268f253d99924722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c42627e556542e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8f805005e24518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cbfa901d3124155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c42627e556542e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710575196bf54435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8f805005e24518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien L</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>