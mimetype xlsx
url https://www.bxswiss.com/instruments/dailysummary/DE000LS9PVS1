--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R268f253d99924722" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8a05feb85241b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8f805005e24518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8e40924e1c49ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710575196bf54435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8f805005e24518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52ba366ac7f4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8e40924e1c49ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien L</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>180,511</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,007</x:t>
-[...544 lines deleted...]
-          <x:t>177,051</x:t>
+          <x:t>179,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>