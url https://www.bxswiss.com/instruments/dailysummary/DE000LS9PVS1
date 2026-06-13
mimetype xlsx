--- v7 (2026-04-25)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8a05feb85241b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b139de7ab848d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8e40924e1c49ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a82f68f10e437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52ba366ac7f4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8e40924e1c49ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R982c7f7fadd14e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a82f68f10e437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien L</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>202,138</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>