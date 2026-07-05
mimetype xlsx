--- v8 (2026-06-13)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b139de7ab848d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17699e684834973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a82f68f10e437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0c10d2a05a4795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R982c7f7fadd14e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a82f68f10e437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6e049f4c9d4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0c10d2a05a4795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien L</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,608 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>216,171</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,849</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>