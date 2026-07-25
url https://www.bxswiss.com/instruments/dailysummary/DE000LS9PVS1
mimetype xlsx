--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17699e684834973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83288d72a0774e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0c10d2a05a4795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc29755ccaf4728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6e049f4c9d4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0c10d2a05a4795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01db0b6c91c24f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc29755ccaf4728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien L</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>228,545</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,082</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>228,878</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>