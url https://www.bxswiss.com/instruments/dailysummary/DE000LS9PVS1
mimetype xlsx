--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83288d72a0774e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12237ff3fda44fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc29755ccaf4728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75171250955c4072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01db0b6c91c24f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc29755ccaf4728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c5f537902c4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75171250955c4072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien L</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>