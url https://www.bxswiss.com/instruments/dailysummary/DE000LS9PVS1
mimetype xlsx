--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12237ff3fda44fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26c492ef5a9943eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75171250955c4072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f25ee9b8dc54f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c5f537902c4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75171250955c4072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60ba70f95c34e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f25ee9b8dc54f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien L</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>