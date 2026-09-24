--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26c492ef5a9943eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6995e5c5def3488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f25ee9b8dc54f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6892055af0104c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60ba70f95c34e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f25ee9b8dc54f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c6bd47f253426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6892055af0104c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien L</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>232,511</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...521 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,404</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>