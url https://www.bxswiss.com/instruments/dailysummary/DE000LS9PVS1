--- v13 (2026-09-24)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6995e5c5def3488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879cb49c9a1440e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6892055af0104c6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5615f19c91574c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c6bd47f253426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6892055af0104c6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3979d16cad449bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5615f19c91574c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien L</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>