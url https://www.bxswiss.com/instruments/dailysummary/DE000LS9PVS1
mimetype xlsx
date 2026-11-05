--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879cb49c9a1440e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ef505ee276473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5615f19c91574c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eff01566b2f4997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3979d16cad449bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5615f19c91574c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec850eebff14631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eff01566b2f4997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 Community Aktien L</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>