--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1ae9bb9e9749e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3a76b6de53473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4671e3d3c5d48bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f9edebb4384234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7a7cf50ab404ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4671e3d3c5d48bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b754630b8814196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f9edebb4384234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Werte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,348</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>6,276</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,275</x:t>
-[...465 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,236</x:t>
-[...9 lines deleted...]
-          <x:t>6,226</x:t>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>