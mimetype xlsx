--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3a76b6de53473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8986f1f61364dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f9edebb4384234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9530882cf9946e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b754630b8814196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f9edebb4384234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R206f285c769c4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9530882cf9946e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Werte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>6,306</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,305</x:t>
-[...141 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,236</x:t>
-[...43 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,073</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>6,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>6,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>