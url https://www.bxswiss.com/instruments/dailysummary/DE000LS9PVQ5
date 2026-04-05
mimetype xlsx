--- v1 (2026-03-15)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf537a8b56f744ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0b28cd80874e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b0426d46c1c4cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7af5dbe441a4e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf0e87076164794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b0426d46c1c4cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681d8beb73eb4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7af5dbe441a4e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Werte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,745</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,741</x:t>
-[...26 lines deleted...]
-          <x:t>5,659</x:t>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>5,672</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>