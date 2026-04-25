--- v2 (2026-04-05)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0b28cd80874e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee7c1c85dce4e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7af5dbe441a4e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4180c6cc31a340c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681d8beb73eb4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7af5dbe441a4e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42350d5b52934fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4180c6cc31a340c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Werte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,952</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,951</x:t>
-[...571 lines deleted...]
-          <x:t>5,789</x:t>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>