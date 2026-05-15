--- v3 (2026-04-25)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee7c1c85dce4e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2f06ebc0f44c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4180c6cc31a340c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aedbccc9a814689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42350d5b52934fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4180c6cc31a340c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4353dfe901746ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aedbccc9a814689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Werte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>5,932</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,968</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>5,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>