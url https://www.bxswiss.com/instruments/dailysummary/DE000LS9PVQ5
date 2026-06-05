--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2f06ebc0f44c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3ba3c56cb94ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aedbccc9a814689"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ffebf8136374139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4353dfe901746ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aedbccc9a814689" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref58ef17c4fe429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ffebf8136374139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Werte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,992</x:t>
-[...4 lines deleted...]
-          <x:t>5,948</x:t>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,952</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,877</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,879</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>5,866</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...181 lines deleted...]
-          <x:t>5,968</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>