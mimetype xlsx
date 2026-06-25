--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3ba3c56cb94ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6015dbfcadd94a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ffebf8136374139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707845b7808c4600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref58ef17c4fe429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ffebf8136374139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7a122fc3174b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707845b7808c4600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Werte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,866</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,840</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,986</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>6,009</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,919</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,905</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>5,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>