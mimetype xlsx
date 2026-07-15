--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6015dbfcadd94a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd389de5d5de54fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707845b7808c4600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c4f349b1956484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7a122fc3174b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707845b7808c4600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3a2ffcede941fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c4f349b1956484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Werte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,891</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,875</x:t>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,894</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,786</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,794</x:t>
-[...43 lines deleted...]
-          <x:t>5,898</x:t>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>5,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>