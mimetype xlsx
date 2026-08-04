--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd389de5d5de54fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbb838333e8447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c4f349b1956484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2d3d7f4e85495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3a2ffcede941fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c4f349b1956484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4d5a38a2884c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2d3d7f4e85495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Werte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,914</x:t>
-[...4 lines deleted...]
-          <x:t>5,888</x:t>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,916</x:t>
-[...58 lines deleted...]
-          <x:t>5,857</x:t>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,882</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>5,786</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>