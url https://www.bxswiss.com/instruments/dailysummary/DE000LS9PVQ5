--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbb838333e8447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d642db8d9d4be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2d3d7f4e85495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5a8cc68ff04a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4d5a38a2884c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2d3d7f4e85495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbdcec3370d4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5a8cc68ff04a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Werte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,860</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,848</x:t>
-[...448 lines deleted...]
-          <x:t>5,869</x:t>
+          <x:t>5,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,881</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>5,881</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>