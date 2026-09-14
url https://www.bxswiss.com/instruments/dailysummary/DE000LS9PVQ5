--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d642db8d9d4be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1ae9bb9e9749e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5a8cc68ff04a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4671e3d3c5d48bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbdcec3370d4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5a8cc68ff04a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7a7cf50ab404ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4671e3d3c5d48bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Werte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,317</x:t>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,317</x:t>
-[...38 lines deleted...]
-          <x:t>6,364</x:t>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,363</x:t>
-[...48 lines deleted...]
-          <x:t>6,348</x:t>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>6,316</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,314</x:t>
-[...80 lines deleted...]
-          <x:t>6,389</x:t>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>