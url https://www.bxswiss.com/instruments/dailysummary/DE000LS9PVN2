--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548b3d799de24a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44a37966e1f4e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cafcdefdbe4171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88544883958e4bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e724833a96a4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cafcdefdbe4171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f47b5a7d2b245a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88544883958e4bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Trend Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>