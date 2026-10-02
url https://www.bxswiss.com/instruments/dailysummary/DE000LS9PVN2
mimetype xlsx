--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44a37966e1f4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d767d713a84fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88544883958e4bec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9262df246d944d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f47b5a7d2b245a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88544883958e4bec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb5aef0edde4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9262df246d944d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Trend Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>