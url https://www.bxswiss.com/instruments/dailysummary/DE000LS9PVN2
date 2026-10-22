--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d767d713a84fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb53363e7614de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9262df246d944d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb689aa9825384d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb5aef0edde4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9262df246d944d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a1aca46dab4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb689aa9825384d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Trend Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>