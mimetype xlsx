--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad39448311144b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d40b1efe4f4a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R942aedde0c074d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6e632e982f4447"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba4fbbad2eca4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R942aedde0c074d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bed441ccc424331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6e632e982f4447" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Trend Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>75,258</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>