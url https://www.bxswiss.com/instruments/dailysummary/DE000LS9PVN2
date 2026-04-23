--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d40b1efe4f4a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca25bcd3b9e4a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6e632e982f4447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9442a6eb26e4ff5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bed441ccc424331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6e632e982f4447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ba822c9a91415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9442a6eb26e4ff5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Trend Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>72,356</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,879</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,438</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>