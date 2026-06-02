--- v6 (2026-04-23)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca25bcd3b9e4a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ab6e9a0b0841ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9442a6eb26e4ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref613cbe3e7e48ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ba822c9a91415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9442a6eb26e4ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf77b9bcf700b42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref613cbe3e7e48ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Trend Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>99,723</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>