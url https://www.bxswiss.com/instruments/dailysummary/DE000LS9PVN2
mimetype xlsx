--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ab6e9a0b0841ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c1f504a2fb44e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref613cbe3e7e48ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53c552152a56434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf77b9bcf700b42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref613cbe3e7e48ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8249e453add4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53c552152a56434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Trend Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>