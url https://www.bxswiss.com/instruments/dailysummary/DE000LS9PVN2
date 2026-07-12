--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c1f504a2fb44e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015fc8f4eb4e4e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53c552152a56434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d18c747e69542eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8249e453add4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53c552152a56434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e733ed62c247cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d18c747e69542eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Trend Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>