--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015fc8f4eb4e4e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raddd29c6ce9a423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d18c747e69542eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f06c3dadc154c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e733ed62c247cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d18c747e69542eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23adc431ff0b47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f06c3dadc154c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Trend Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>