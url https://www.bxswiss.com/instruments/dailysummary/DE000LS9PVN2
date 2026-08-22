--- v10 (2026-08-01)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raddd29c6ce9a423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548b3d799de24a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f06c3dadc154c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cafcdefdbe4171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23adc431ff0b47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f06c3dadc154c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e724833a96a4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cafcdefdbe4171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Trend Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>