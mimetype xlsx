--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc680dde8d849f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc84bc4801c45c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b2bc4c3e0a4830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566c998c2d0d40f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd21d7527d241ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b2bc4c3e0a4830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f096fc868c24482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566c998c2d0d40f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aerospace and Defense Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>