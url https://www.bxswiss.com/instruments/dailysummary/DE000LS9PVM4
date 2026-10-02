--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc84bc4801c45c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a621296d124e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566c998c2d0d40f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d6917beec64217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f096fc868c24482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566c998c2d0d40f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b70bb0274f741b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d6917beec64217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aerospace and Defense Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>