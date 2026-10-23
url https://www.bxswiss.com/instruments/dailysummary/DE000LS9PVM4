--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a621296d124e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6541e1303e7744ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d6917beec64217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re739875509f04d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b70bb0274f741b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d6917beec64217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c557b76949a4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re739875509f04d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aerospace and Defense Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>