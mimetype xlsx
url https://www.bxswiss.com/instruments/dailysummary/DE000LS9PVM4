--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b60d27f4db64f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b1591ec6b44692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c23d2985e4840e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15ba4b3858f40c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3b09c164904afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c23d2985e4840e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89df2aeb1944b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15ba4b3858f40c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aerospace and Defense Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...203 lines deleted...]
-          <x:t>236,435</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>245,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>