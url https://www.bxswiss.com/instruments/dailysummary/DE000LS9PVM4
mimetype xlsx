--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b1591ec6b44692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1bbb820bb74750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15ba4b3858f40c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8278c2a842bf404c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89df2aeb1944b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15ba4b3858f40c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb214226f1346cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8278c2a842bf404c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aerospace and Defense Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>