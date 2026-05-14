--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1bbb820bb74750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5725be3a74ca4c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8278c2a842bf404c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72cb7d53d8d74827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb214226f1346cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8278c2a842bf404c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1775f68267594d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72cb7d53d8d74827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aerospace and Defense Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>