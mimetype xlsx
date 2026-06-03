--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5725be3a74ca4c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80758d6984a7402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72cb7d53d8d74827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red73f35518de4f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1775f68267594d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72cb7d53d8d74827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4445b2bc7d4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red73f35518de4f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aerospace and Defense Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>