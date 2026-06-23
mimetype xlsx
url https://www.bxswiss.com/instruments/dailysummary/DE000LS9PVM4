--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80758d6984a7402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26910b6349654594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red73f35518de4f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea6c991e1354b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4445b2bc7d4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red73f35518de4f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a6a28711eb44fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea6c991e1354b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aerospace and Defense Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>