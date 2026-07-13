--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26910b6349654594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f48d8b3ea645b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea6c991e1354b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b13c1e87914464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a6a28711eb44fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea6c991e1354b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fe4169796045b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b13c1e87914464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aerospace and Defense Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>