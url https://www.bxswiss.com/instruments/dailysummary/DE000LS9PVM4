--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f48d8b3ea645b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a37d94696f4de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b13c1e87914464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4daceeefbf4bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fe4169796045b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b13c1e87914464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6365dff0557b4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4daceeefbf4bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aerospace and Defense Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>205,699</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...343 lines deleted...]
-          <x:t>209,549</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>