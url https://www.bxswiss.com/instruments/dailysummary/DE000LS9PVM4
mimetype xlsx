--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a37d94696f4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc680dde8d849f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4daceeefbf4bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b2bc4c3e0a4830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6365dff0557b4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4daceeefbf4bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd21d7527d241ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b2bc4c3e0a4830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aerospace and Defense Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PVM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>