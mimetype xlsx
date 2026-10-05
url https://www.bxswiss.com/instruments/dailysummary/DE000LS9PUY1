--- v13 (2026-09-13)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R242aaefd5f814607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715e43f563134347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R307b3a76692c493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc542b81181fc4968"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd991996731134ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R307b3a76692c493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f6c64909654168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc542b81181fc4968" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>