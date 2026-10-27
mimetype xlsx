--- v14 (2026-10-05)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715e43f563134347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8e33d245bc4b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc542b81181fc4968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc239e1227e45b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f6c64909654168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc542b81181fc4968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8ca36efeef4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc239e1227e45b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>