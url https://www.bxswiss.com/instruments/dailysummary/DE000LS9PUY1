--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae1f177907624051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8fd46b14f84f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04367b04a7e44bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f56aba46dba4810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ff17c0c48743f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04367b04a7e44bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427b27672fe24953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f56aba46dba4810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>