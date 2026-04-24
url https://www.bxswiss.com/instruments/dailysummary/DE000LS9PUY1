--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8fd46b14f84f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363ba0715c0940bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f56aba46dba4810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfe51daf6e94680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427b27672fe24953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f56aba46dba4810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8684c288f0481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfe51daf6e94680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>