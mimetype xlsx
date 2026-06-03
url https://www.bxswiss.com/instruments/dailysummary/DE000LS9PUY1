--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363ba0715c0940bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b589bf213f34213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfe51daf6e94680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c9139e440464fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8684c288f0481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfe51daf6e94680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864a5c47f0894593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c9139e440464fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>394,129</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>