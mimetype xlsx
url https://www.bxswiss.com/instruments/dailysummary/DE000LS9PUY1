--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b589bf213f34213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d30ee2608864724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c9139e440464fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c7a2623276419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864a5c47f0894593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c9139e440464fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec4d93ff8bf47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c7a2623276419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>400,794</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>398,891</x:t>
-[...377 lines deleted...]
-          <x:t>398,555</x:t>
+          <x:t>388,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>