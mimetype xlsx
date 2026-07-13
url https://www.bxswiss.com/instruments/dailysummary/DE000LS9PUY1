--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d30ee2608864724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99dda322dd424432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c7a2623276419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc25db77ed147b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec4d93ff8bf47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c7a2623276419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e7ca7955b2a4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc25db77ed147b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>