--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99dda322dd424432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08e73c7dce44bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc25db77ed147b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004f1859277a43f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e7ca7955b2a4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc25db77ed147b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc992a2d4784060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004f1859277a43f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>