--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08e73c7dce44bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e9bd41945f4bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004f1859277a43f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac27e65413bb4835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc992a2d4784060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004f1859277a43f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b5c5105cf54192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac27e65413bb4835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>