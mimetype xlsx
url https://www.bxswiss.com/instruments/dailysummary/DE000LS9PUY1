--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e9bd41945f4bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R242aaefd5f814607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac27e65413bb4835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R307b3a76692c493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b5c5105cf54192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac27e65413bb4835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd991996731134ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R307b3a76692c493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>