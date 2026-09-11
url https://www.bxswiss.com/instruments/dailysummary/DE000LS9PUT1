--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc0e01c5d254d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1740d9f78eab4442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc33c492f3f5547c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2d1d1c5882438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d59b4de40b4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc33c492f3f5547c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8629f968604e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2d1d1c5882438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>164,945</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,688</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>168,134</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,646</x:t>
-[...60 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>166,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,148</x:t>
-[...139 lines deleted...]
-          <x:t>166,936</x:t>
+          <x:t>170,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>