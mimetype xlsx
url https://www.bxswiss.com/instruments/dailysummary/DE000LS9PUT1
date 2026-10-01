--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1740d9f78eab4442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe5753e6eba40da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2d1d1c5882438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ccd89585904b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8629f968604e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2d1d1c5882438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768cc3a3a7b6426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ccd89585904b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>166,936</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,445</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>