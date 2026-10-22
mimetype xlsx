--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe5753e6eba40da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645484f1f3a541dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ccd89585904b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e8d44b02d94172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768cc3a3a7b6426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ccd89585904b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4636b4016ac64a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e8d44b02d94172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>