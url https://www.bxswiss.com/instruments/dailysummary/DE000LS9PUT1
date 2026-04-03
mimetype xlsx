--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac21faed0bf41db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1b1d38af6d42d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ded7a56b2154437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac8d25f9eeec4155"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5b5dbcae8a4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ded7a56b2154437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9343391f7494c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac8d25f9eeec4155" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>143,288</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,326</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,242</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>