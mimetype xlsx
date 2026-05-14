--- v6 (2026-04-03)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1b1d38af6d42d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6ba5b7abb3490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac8d25f9eeec4155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a81396a5554bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9343391f7494c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac8d25f9eeec4155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1933695d3c244977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a81396a5554bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>139,688</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>