--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6ba5b7abb3490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1df1170d274857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a81396a5554bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff29f57d142d4f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1933695d3c244977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a81396a5554bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16b91300a684f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff29f57d142d4f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>