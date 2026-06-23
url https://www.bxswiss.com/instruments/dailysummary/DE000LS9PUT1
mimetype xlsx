--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1df1170d274857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ff51fcb77c4bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff29f57d142d4f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bdc3bdc5e5c487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16b91300a684f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff29f57d142d4f12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b961db3fd1f4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bdc3bdc5e5c487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>