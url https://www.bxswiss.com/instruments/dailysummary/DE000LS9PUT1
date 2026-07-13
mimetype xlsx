--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ff51fcb77c4bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc205e22f5eca4c2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bdc3bdc5e5c487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2754c222d4614c5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b961db3fd1f4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bdc3bdc5e5c487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9c4e2346a4421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2754c222d4614c5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>