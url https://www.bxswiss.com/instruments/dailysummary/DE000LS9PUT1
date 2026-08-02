--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc205e22f5eca4c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2005a83ae3c340e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2754c222d4614c5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3de26a7a184e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9c4e2346a4421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2754c222d4614c5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cda411c6f604821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3de26a7a184e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>164,103</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,397</x:t>
-[...323 lines deleted...]
-          <x:t>163,114</x:t>
+          <x:t>163,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>