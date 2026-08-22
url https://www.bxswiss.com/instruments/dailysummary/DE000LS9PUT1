--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2005a83ae3c340e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc0e01c5d254d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3de26a7a184e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc33c492f3f5547c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cda411c6f604821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3de26a7a184e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d59b4de40b4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc33c492f3f5547c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 100 Community Aktien M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>