--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc6875db315414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea201fb8f8264dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6d798e207f4368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf22ae5632384646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15109979f00842d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6d798e207f4368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92bc1858f8be4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf22ae5632384646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>