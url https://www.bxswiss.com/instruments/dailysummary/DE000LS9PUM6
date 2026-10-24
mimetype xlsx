--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea201fb8f8264dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0663e75973408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf22ae5632384646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990b8b0df45b4426"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92bc1858f8be4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf22ae5632384646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbb71b2792f410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990b8b0df45b4426" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>