--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e8823a02ef408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde92568b355e4e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692f12b36b634b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43c697c771fb4bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0bc07207d5d47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692f12b36b634b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6801def98fde4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43c697c771fb4bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>