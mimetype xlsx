--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde92568b355e4e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146a047c803244ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43c697c771fb4bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83eb871c943e4388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6801def98fde4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43c697c771fb4bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed24df322eb4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83eb871c943e4388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>