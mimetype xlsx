--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146a047c803244ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2842c742694551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83eb871c943e4388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1030df236164fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed24df322eb4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83eb871c943e4388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f0c223064e45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1030df236164fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>