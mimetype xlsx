--- v6 (2026-05-16)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2842c742694551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d7239868704f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1030df236164fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84391209a9542a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f0c223064e45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1030df236164fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b0f7dbe86b74a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84391209a9542a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...473 lines deleted...]
-          <x:t>152,861</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>153,050</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>