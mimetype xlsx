--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d7239868704f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ce58fe2fa5431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84391209a9542a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d62c2131a84f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b0f7dbe86b74a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84391209a9542a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416f6d78f9dc4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d62c2131a84f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>149,983</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>