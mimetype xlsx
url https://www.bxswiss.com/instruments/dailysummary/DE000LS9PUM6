--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ce58fe2fa5431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0edf975e1542ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d62c2131a84f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c634c92280476e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416f6d78f9dc4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d62c2131a84f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d978413d804eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c634c92280476e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>