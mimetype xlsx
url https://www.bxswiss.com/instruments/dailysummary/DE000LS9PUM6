--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0edf975e1542ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4085a06a5e034219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c634c92280476e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dcf65b206114344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d978413d804eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c634c92280476e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508ee5f79c5e493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dcf65b206114344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>