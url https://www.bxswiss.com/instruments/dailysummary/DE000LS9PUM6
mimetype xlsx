--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4085a06a5e034219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc6875db315414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dcf65b206114344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6d798e207f4368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508ee5f79c5e493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dcf65b206114344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15109979f00842d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6d798e207f4368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>