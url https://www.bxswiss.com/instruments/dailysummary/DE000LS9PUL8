--- v11 (2026-09-04)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd18e091eb784e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4692d69f9e24d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1c9576b8a44082"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc51f5607e94920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60454d6ab8e84dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1c9576b8a44082" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1b403302754e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc51f5607e94920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>