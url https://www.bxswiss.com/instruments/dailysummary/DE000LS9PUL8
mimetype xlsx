--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4692d69f9e24d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f4a5476fb642df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc51f5607e94920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997dd824d83949b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1b403302754e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc51f5607e94920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd32f0496c024639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997dd824d83949b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>