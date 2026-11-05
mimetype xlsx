--- v13 (2026-10-15)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f4a5476fb642df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2fa13961da4f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997dd824d83949b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R179502bf03fe4c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd32f0496c024639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997dd824d83949b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1042fc85ced34f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R179502bf03fe4c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>