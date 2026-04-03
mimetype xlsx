--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced768ec35f5458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc378bccc2c24832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3503b0223f46ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re219dea2cd9c48cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0651c4b8a24f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3503b0223f46ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a30f4d56a2442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re219dea2cd9c48cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>