--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc378bccc2c24832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d38c20c68040f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re219dea2cd9c48cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34e42cadd2c49db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a30f4d56a2442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re219dea2cd9c48cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e0a0be55a24ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34e42cadd2c49db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>202,630</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>