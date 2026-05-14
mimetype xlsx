--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d38c20c68040f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb844b39c6f4b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34e42cadd2c49db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567fbdfe65294481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e0a0be55a24ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34e42cadd2c49db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6ac69344364f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567fbdfe65294481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>