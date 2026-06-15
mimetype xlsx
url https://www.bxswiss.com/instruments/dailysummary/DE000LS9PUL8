--- v6 (2026-05-14)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb844b39c6f4b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509bef5d8b9b4961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567fbdfe65294481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd5fcf4a4454691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6ac69344364f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567fbdfe65294481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fa3e52ea9ca427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd5fcf4a4454691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>233,122</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>