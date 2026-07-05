--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509bef5d8b9b4961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e35a7a084d84b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd5fcf4a4454691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0cfdc92b644757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fa3e52ea9ca427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd5fcf4a4454691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra196de77277646b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0cfdc92b644757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>