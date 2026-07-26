--- v8 (2026-07-05)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e35a7a084d84b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947d3099ff794f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0cfdc92b644757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30be97dcf2474bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra196de77277646b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0cfdc92b644757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R837b90f4bfbd4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30be97dcf2474bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>