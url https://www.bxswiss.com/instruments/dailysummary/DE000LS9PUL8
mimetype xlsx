--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947d3099ff794f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ff2ce4e464410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30be97dcf2474bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9f3932b254467f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R837b90f4bfbd4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30be97dcf2474bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e1f636ff2f4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9f3932b254467f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,548</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>