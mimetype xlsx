--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ff2ce4e464410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd18e091eb784e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9f3932b254467f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1c9576b8a44082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e1f636ff2f4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9f3932b254467f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60454d6ab8e84dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1c9576b8a44082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>143,660</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,437</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,524</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>