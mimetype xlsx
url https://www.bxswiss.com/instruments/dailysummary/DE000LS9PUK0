--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R764ec26e38ca47b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6dbb3281b2b4bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re334397a056148df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9c610724674773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ec10ed6aae44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re334397a056148df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc567fb8bad4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9c610724674773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAMO Global Equity A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>