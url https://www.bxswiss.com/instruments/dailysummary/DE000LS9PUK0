--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6dbb3281b2b4bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dc836c84dd4eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9c610724674773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c55849a209c45d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc567fb8bad4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9c610724674773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f52ac60ae5946bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c55849a209c45d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAMO Global Equity A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>145,257</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>