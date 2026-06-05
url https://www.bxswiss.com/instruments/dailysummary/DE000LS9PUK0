--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dc836c84dd4eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd197cd92af4347b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c55849a209c45d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebae4e954e14aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f52ac60ae5946bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c55849a209c45d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5152b8d43dc4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebae4e954e14aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAMO Global Equity A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>