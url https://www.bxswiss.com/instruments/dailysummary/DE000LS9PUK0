--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd197cd92af4347b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91102fda35c849f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebae4e954e14aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49181e2feee24fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5152b8d43dc4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebae4e954e14aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ea5bbb5c374b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49181e2feee24fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAMO Global Equity A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>