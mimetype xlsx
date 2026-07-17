--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91102fda35c849f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316e379e491e428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49181e2feee24fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89a6c27aa2146c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ea5bbb5c374b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49181e2feee24fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b43308b98fb429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89a6c27aa2146c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAMO Global Equity A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>