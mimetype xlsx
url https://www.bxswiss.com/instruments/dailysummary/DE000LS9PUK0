--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316e379e491e428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42f9170dfd74a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89a6c27aa2146c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5feccd164c424311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b43308b98fb429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89a6c27aa2146c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817adf318e4a4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5feccd164c424311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAMO Global Equity A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>