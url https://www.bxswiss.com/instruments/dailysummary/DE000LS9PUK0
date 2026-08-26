--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42f9170dfd74a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78aa23ea5eae40bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5feccd164c424311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5757f28067284db9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817adf318e4a4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5feccd164c424311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7147a172dc4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5757f28067284db9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAMO Global Equity A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>