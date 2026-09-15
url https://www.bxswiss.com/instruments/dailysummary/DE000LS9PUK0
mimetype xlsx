--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78aa23ea5eae40bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e1498ed5394cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5757f28067284db9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf379652f5ac646a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7147a172dc4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5757f28067284db9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed677dfb94b426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf379652f5ac646a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAMO Global Equity A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>