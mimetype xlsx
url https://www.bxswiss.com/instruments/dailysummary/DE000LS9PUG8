--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8805908dbbcf4687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6614e79579e7400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90346d65f6f84eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115c529aa2054c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631036ee355549d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90346d65f6f84eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978690d62f5f4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115c529aa2054c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Best S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>