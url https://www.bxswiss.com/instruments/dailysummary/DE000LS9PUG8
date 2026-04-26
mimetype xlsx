--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6614e79579e7400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3f3ba881e846ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115c529aa2054c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2bfff4c6f9e4105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978690d62f5f4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115c529aa2054c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72ec49b0e8c42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2bfff4c6f9e4105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Best S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>