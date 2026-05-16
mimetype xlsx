--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3f3ba881e846ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d287d48bd84820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2bfff4c6f9e4105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae9411025564816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72ec49b0e8c42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2bfff4c6f9e4105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88d392f310745bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae9411025564816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Best S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>