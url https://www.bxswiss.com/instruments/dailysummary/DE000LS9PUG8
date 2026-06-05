--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d287d48bd84820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2e182b871a4a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae9411025564816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8098c761eabe4fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88d392f310745bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae9411025564816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24dbcb74900a4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8098c761eabe4fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Best S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>