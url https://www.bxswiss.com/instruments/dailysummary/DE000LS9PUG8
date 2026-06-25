--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2e182b871a4a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704060d422cf4b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8098c761eabe4fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09eb9a0a23624e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24dbcb74900a4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8098c761eabe4fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38bf31ec90945b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09eb9a0a23624e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Best S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>