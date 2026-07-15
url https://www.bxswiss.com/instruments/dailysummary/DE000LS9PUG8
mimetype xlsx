--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704060d422cf4b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58de71ff3a14ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09eb9a0a23624e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d72cad81bac401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38bf31ec90945b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09eb9a0a23624e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cfaff687a2e4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d72cad81bac401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Best S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>