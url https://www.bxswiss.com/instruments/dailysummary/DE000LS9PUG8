--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58de71ff3a14ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604e8e471ff1458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d72cad81bac401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da733b410914f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cfaff687a2e4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d72cad81bac401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R688ef996908242d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da733b410914f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Best S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>235,881</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...370 lines deleted...]
-          <x:t>241,054</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>