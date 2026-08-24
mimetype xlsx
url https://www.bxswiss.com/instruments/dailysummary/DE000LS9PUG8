--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604e8e471ff1458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e278a9ab6dc4460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da733b410914f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5f92398803480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R688ef996908242d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da733b410914f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ebe768b62b462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5f92398803480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Best S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>