--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e278a9ab6dc4460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57da5baeacf4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5f92398803480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dca55f273754645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ebe768b62b462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5f92398803480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d879b212b544bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dca55f273754645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Best S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>