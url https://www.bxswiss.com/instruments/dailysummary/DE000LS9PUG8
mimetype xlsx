--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57da5baeacf4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60293248bafd4969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dca55f273754645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c83b9246aa74aaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d879b212b544bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dca55f273754645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e91d0caa4c24786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c83b9246aa74aaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Best S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>