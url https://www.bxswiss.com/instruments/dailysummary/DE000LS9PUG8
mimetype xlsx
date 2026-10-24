--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60293248bafd4969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31434035b36475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c83b9246aa74aaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b57b4c0dc2412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e91d0caa4c24786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c83b9246aa74aaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243c3ffeeb0349ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b57b4c0dc2412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Best S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>