--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25aa0f6a901a415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7250a5b930b4e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3746f1390b4e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6bf75c85e834c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd709974f604db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3746f1390b4e90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b669c2a3a84166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6bf75c85e834c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends PB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>