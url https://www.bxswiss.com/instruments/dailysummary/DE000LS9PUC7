--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7250a5b930b4e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35054c804133464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6bf75c85e834c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46cd4f3f59a04c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b669c2a3a84166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6bf75c85e834c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b3eb833b074c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46cd4f3f59a04c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends PB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>