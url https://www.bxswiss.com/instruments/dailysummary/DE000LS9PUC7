--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7858286e52664e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4bf4ee8d6624bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98e2e5529f84499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa79421e56f4f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5a559d09e74006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98e2e5529f84499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8029aabdd699422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa79421e56f4f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends PB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>151,316</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>