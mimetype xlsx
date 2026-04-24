--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4bf4ee8d6624bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1d009a99c44a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa79421e56f4f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227c32f2fcbf407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8029aabdd699422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa79421e56f4f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d75c5b47be47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227c32f2fcbf407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends PB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>140,754</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,517</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,124</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>