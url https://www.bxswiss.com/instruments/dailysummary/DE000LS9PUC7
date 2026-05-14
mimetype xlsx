--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1d009a99c44a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ade7dfb350649d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227c32f2fcbf407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289f1dc9c19d4999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d75c5b47be47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227c32f2fcbf407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e02121040a4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289f1dc9c19d4999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends PB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>