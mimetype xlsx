--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ade7dfb350649d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ec47be370945c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289f1dc9c19d4999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f1d1d83c7fb4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e02121040a4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289f1dc9c19d4999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff8f1d1d76d4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f1d1d83c7fb4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends PB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>