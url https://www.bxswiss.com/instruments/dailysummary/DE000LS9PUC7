--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ec47be370945c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee7f482d84647c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f1d1d83c7fb4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09697e0bbe394230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff8f1d1d76d4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f1d1d83c7fb4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cb73407a8449af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09697e0bbe394230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends PB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>