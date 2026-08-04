--- v9 (2026-06-25)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee7f482d84647c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc644d77052e34b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09697e0bbe394230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4939ded5c44d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cb73407a8449af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09697e0bbe394230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc008c58d0a3f496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4939ded5c44d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends PB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>185,377</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>