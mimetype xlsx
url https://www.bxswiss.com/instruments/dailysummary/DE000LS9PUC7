--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc644d77052e34b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bfdfd3d852414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4939ded5c44d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra443e226b51847cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc008c58d0a3f496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4939ded5c44d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab991c1a8229499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra443e226b51847cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends PB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,900</x:t>
@@ -737,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>