--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bfdfd3d852414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25aa0f6a901a415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra443e226b51847cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3746f1390b4e90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab991c1a8229499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra443e226b51847cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd709974f604db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3746f1390b4e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends PB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>