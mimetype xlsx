--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc281a9e9468d4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5365b6c1dc84704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd09001e62fb4c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a57cb226db4e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4d678ae4e2438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd09001e62fb4c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0aaf04878c41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a57cb226db4e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>