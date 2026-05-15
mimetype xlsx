--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5365b6c1dc84704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1472cb723bd4749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a57cb226db4e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a16f03dc7047e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0aaf04878c41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a57cb226db4e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e73c36adb50438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a16f03dc7047e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>93,735</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>