--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1472cb723bd4749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b92abe980a245f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a16f03dc7047e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdacb1a668f724f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e73c36adb50438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a16f03dc7047e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4252b0c683d4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdacb1a668f724f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>