--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b92abe980a245f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6a9f54e8064e06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdacb1a668f724f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bae361b8e84944"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4252b0c683d4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdacb1a668f724f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c78021ffb114bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bae361b8e84944" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>