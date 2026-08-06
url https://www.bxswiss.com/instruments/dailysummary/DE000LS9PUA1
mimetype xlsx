--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6a9f54e8064e06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c857ad79b84f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bae361b8e84944"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955d108b41154046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c78021ffb114bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bae361b8e84944" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ac6dba16eb4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955d108b41154046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>133,814</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>