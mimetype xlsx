--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c857ad79b84f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90afb80a01054d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955d108b41154046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e983346ec745b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ac6dba16eb4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955d108b41154046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61d4160b5a44e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e983346ec745b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>