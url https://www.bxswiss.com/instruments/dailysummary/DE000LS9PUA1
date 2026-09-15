--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90afb80a01054d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a5e1641e1f44e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e983346ec745b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c39dfc79e649e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61d4160b5a44e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e983346ec745b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43a8df5f86524152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c39dfc79e649e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>