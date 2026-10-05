--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a5e1641e1f44e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9046438bb75c4b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c39dfc79e649e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R708f0925652b4fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43a8df5f86524152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c39dfc79e649e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0998308647704b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R708f0925652b4fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>