--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9046438bb75c4b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc486a5127c4e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R708f0925652b4fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd1e372a4864237"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0998308647704b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R708f0925652b4fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c4bb849ff84105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd1e372a4864237" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PUA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>