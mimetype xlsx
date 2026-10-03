--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b8fb9a7aa94d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31bc74afa9a147bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a722f8476ef4429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5a9c98e75d4937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R827d622b58f74952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a722f8476ef4429" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f40a20287244e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5a9c98e75d4937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>