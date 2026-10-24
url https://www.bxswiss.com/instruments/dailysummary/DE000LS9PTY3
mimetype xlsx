--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31bc74afa9a147bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0525dbc9364b4281" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5a9c98e75d4937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ea465c19e140cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f40a20287244e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5a9c98e75d4937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R835d7d5d4bfb4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ea465c19e140cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>118,704</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,267</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>117,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,236</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>