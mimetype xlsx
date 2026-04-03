--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6115ade511be489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40fbcfe05f774d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a1c8581f514610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f02a66955224f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92efe7b33efd4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a1c8581f514610" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7f07f641834e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f02a66955224f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>