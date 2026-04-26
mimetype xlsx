--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40fbcfe05f774d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f070ed7d7ef464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f02a66955224f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9683e96c3cea413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7f07f641834e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f02a66955224f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747c05ad3fd04778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9683e96c3cea413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>