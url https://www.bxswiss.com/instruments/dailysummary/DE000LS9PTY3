--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f070ed7d7ef464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae19e33096a84c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9683e96c3cea413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb609ecfe56864a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747c05ad3fd04778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9683e96c3cea413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49fcc874a25f4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb609ecfe56864a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>