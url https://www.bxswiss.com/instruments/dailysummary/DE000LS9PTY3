--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae19e33096a84c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1dbbe876fc4bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb609ecfe56864a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c00479ed44542a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49fcc874a25f4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb609ecfe56864a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R580fdd8525d447c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c00479ed44542a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>