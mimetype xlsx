--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1dbbe876fc4bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a208189baf74220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c00479ed44542a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5840b71e9a2b49bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R580fdd8525d447c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c00479ed44542a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8cb633f2e154728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5840b71e9a2b49bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>91,860</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>100,166</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>