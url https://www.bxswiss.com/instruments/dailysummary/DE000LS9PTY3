--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a208189baf74220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fa07ddf2dc4ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5840b71e9a2b49bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R793b1fa2fa404400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8cb633f2e154728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5840b71e9a2b49bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b7104dd98b41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R793b1fa2fa404400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>