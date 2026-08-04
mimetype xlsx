--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fa07ddf2dc4ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc6935e44dc4627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R793b1fa2fa404400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91778b8f9d4a4433"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b7104dd98b41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R793b1fa2fa404400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff9271e5eba4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91778b8f9d4a4433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>