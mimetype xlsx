--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc6935e44dc4627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55bf152982414f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91778b8f9d4a4433"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e653e259794a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff9271e5eba4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91778b8f9d4a4433" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12fc127419494082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e653e259794a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>