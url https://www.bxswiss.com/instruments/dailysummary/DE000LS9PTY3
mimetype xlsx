--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55bf152982414f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b8fb9a7aa94d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e653e259794a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a722f8476ef4429"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12fc127419494082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e653e259794a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R827d622b58f74952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a722f8476ef4429" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>