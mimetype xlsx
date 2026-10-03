--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5d63d02536474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194147494e0f4886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf835a18e46b4ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58ab27477db4d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b5f61c485f491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf835a18e46b4ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1984b6367469456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58ab27477db4d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Tech-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>134,051</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,639</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>133,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,567</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>