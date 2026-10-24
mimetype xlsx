--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194147494e0f4886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra557102267c24277" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58ab27477db4d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8a92067341481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1984b6367469456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58ab27477db4d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58fd26a4cb78470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8a92067341481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Tech-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>