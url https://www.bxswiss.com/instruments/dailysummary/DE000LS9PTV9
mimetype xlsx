--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4462f9d9b0fd40be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6867b2fe424ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b2cbd8ea2a441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe46b5869934c89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff75fbd4642c4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b2cbd8ea2a441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539c5a6fe5fe4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe46b5869934c89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Tech-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>