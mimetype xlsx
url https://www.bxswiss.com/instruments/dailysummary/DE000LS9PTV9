--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6867b2fe424ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2124d2956b4173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe46b5869934c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b71d3deac64c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539c5a6fe5fe4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe46b5869934c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46afc1e75f2746ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b71d3deac64c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Tech-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>