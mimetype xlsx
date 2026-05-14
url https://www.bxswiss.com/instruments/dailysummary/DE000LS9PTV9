--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2124d2956b4173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7446a359ef9438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b71d3deac64c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7aaae07fed24da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46afc1e75f2746ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b71d3deac64c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f7e8fda9d341d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7aaae07fed24da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Tech-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>