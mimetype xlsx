--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7446a359ef9438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a54bf9defa9421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7aaae07fed24da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2059b257876f4257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f7e8fda9d341d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7aaae07fed24da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524ce2a965dd4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2059b257876f4257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Tech-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>