--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a54bf9defa9421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b50b30ff7c4197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2059b257876f4257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re805f1fac4124e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524ce2a965dd4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2059b257876f4257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514723a7417a4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re805f1fac4124e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Tech-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>