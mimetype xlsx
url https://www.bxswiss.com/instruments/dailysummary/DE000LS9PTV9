--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b50b30ff7c4197" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3d936020ad4379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re805f1fac4124e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R715e0c52816749b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514723a7417a4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re805f1fac4124e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b472ccdebdb4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R715e0c52816749b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Tech-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>115,742</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,759</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>115,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>