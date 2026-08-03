--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3d936020ad4379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dbdc1bd486742c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R715e0c52816749b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re346a2fbadcf4562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b472ccdebdb4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R715e0c52816749b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a49c6f382cd4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re346a2fbadcf4562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Tech-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>