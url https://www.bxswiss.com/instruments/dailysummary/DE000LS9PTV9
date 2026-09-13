--- v12 (2026-08-03)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dbdc1bd486742c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5d63d02536474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re346a2fbadcf4562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf835a18e46b4ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a49c6f382cd4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re346a2fbadcf4562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b5f61c485f491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf835a18e46b4ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Tech-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>123,385</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>