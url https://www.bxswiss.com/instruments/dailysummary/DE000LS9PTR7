--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c74aae9b8b4009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ddb0e4b0f64307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966a61d7fdfe4d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43ec66b031849c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61a2ed727b9472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966a61d7fdfe4d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd5f8460cdd4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43ec66b031849c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule Number One</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>