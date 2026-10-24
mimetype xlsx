--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ddb0e4b0f64307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb210af744d9e46bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43ec66b031849c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e088512a50e4f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd5f8460cdd4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43ec66b031849c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af62a4ba4e043cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e088512a50e4f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule Number One</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>