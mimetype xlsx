--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2a690ec9d94e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb9ecee7e714a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c5735f54c84325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race9ff6dee024192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6268f86469194b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c5735f54c84325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ddefff9f364cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race9ff6dee024192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule Number One</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...328 lines deleted...]
-          <x:t>189,154</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,756</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>190,479</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>