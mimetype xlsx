--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb9ecee7e714a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0272f910b08446f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race9ff6dee024192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4bae0c44054627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ddefff9f364cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race9ff6dee024192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037ad32d69424a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4bae0c44054627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule Number One</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>