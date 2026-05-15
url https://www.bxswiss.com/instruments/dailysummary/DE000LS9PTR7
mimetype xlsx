--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0272f910b08446f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325aef71d90840f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4bae0c44054627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd290fd63db04b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037ad32d69424a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4bae0c44054627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6709818fb3ec4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd290fd63db04b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule Number One</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>