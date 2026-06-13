--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325aef71d90840f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde3eda65e55d4318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd290fd63db04b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5572149fb6b24d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6709818fb3ec4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd290fd63db04b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R257e1f488be84a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5572149fb6b24d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule Number One</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>