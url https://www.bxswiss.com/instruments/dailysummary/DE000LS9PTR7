--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde3eda65e55d4318" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad4c4edc3214f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5572149fb6b24d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce1097ab75104ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R257e1f488be84a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5572149fb6b24d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112d5130f71b463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce1097ab75104ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule Number One</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>261,881</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>