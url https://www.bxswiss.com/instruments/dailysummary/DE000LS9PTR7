--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad4c4edc3214f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad04e175b046465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce1097ab75104ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068d7066a2ba4645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112d5130f71b463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce1097ab75104ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958e8a6868c24f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068d7066a2ba4645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule Number One</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>