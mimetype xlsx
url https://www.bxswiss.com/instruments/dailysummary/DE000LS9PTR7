--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad04e175b046465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf849623c18648ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068d7066a2ba4645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64476aec18db480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958e8a6868c24f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068d7066a2ba4645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf20f30eb07f4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64476aec18db480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule Number One</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>