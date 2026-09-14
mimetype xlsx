--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf849623c18648ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c74aae9b8b4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64476aec18db480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966a61d7fdfe4d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf20f30eb07f4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64476aec18db480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61a2ed727b9472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966a61d7fdfe4d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule Number One</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>