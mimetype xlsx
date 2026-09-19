--- v9 (2026-08-29)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c0453cf1d7468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f52ca466cb442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0c03015a9848f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ca30b409be401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2911ec5f7d4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0c03015a9848f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd8937d359348ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ca30b409be401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige ESG Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>108,768</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,656</x:t>
-[...625 lines deleted...]
-          <x:t>112,937</x:t>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>