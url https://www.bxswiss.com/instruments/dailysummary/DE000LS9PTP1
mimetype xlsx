--- v10 (2026-09-19)
+++ v11 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f52ca466cb442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08da45c1d2b4378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ca30b409be401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38646cb9f0084054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd8937d359348ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ca30b409be401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6299aff15dd4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38646cb9f0084054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige ESG Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>