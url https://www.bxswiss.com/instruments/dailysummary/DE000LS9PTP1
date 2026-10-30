--- v11 (2026-10-10)
+++ v12 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08da45c1d2b4378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc03ae58c31be463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38646cb9f0084054"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8714aa8012f84fd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6299aff15dd4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38646cb9f0084054" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad55ddf8fb1d4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8714aa8012f84fd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige ESG Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,110</x:t>
-[...603 lines deleted...]
-          <x:t>108,312</x:t>
+          <x:t>109,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>