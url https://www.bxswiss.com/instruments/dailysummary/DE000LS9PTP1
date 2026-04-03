--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20815da76f14dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b3d28838184a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3320dd37314ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6368ec0f5f6d46de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74c18df2ffb46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3320dd37314ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f34e8d3a6e47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6368ec0f5f6d46de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige ESG Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>