--- v3 (2026-04-03)
+++ v4 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b3d28838184a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13332b2bc2ff442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6368ec0f5f6d46de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3196eb31a014e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f34e8d3a6e47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6368ec0f5f6d46de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6b059b40064aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3196eb31a014e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige ESG Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>