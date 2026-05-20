--- v4 (2026-04-28)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13332b2bc2ff442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571322ab0ec64e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3196eb31a014e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R673f5ad3998b4c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6b059b40064aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3196eb31a014e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f45db96bba42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R673f5ad3998b4c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige ESG Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>107,203</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,067</x:t>
-[...409 lines deleted...]
-          <x:t>107,850</x:t>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>