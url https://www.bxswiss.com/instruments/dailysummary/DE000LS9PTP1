--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571322ab0ec64e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb543039c224329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R673f5ad3998b4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc946a979e71b41ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f45db96bba42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R673f5ad3998b4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd133619c9b31433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc946a979e71b41ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige ESG Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>