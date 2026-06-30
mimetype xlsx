--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb543039c224329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra156052b2b9e4faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc946a979e71b41ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b12e5664a6d4ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd133619c9b31433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc946a979e71b41ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8094ba01d54149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b12e5664a6d4ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige ESG Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>