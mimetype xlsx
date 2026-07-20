--- v7 (2026-06-30)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra156052b2b9e4faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aadbfaef4c94be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b12e5664a6d4ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reddf4649a39749a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8094ba01d54149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b12e5664a6d4ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0354b212874ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reddf4649a39749a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige ESG Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>110,468</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,024</x:t>
-[...328 lines deleted...]
-          <x:t>109,489</x:t>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>