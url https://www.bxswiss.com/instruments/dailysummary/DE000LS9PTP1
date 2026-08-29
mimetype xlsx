--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aadbfaef4c94be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c0453cf1d7468d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reddf4649a39749a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0c03015a9848f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0354b212874ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reddf4649a39749a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2911ec5f7d4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0c03015a9848f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige ESG Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>110,993</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,881</x:t>
-[...539 lines deleted...]
-          <x:t>109,119</x:t>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>