--- v12 (2026-09-01)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ec9ace2345479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4b8f2bbe7f4777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c755fb3afa453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R579e987ea78e47d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4053a9f080940ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c755fb3afa453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be51e75e11c46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R579e987ea78e47d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Industrielaendern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>100,381</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>