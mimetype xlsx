--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4b8f2bbe7f4777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5834033203640fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R579e987ea78e47d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987132b1e8884938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be51e75e11c46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R579e987ea78e47d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0058a1a64044e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987132b1e8884938" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Industrielaendern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>