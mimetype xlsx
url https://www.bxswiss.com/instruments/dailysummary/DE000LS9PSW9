--- v5 (2026-03-14)
+++ v6 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab402f92fc2949b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23bc153e7f2d4d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a0b945d419a4966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498456d7c0ee4b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bccad53294848bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a0b945d419a4966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff124a5879a84fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498456d7c0ee4b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Industrielaendern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>