--- v6 (2026-04-13)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23bc153e7f2d4d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1b8b71b6ad442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498456d7c0ee4b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5318524f67974bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff124a5879a84fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498456d7c0ee4b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3bd781e0764f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5318524f67974bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Industrielaendern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>94,102</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,744</x:t>
-[...463 lines deleted...]
-          <x:t>95,008</x:t>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>