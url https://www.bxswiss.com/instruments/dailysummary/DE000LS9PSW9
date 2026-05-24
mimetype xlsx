--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1b8b71b6ad442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c08ccdd0a54e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5318524f67974bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c7dc0d09b54f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3bd781e0764f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5318524f67974bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ff18bb349e4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c7dc0d09b54f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Industrielaendern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>