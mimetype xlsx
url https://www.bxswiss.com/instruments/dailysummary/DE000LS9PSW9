--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c08ccdd0a54e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22bcecd6c4a4a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c7dc0d09b54f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01dcaa4888364c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ff18bb349e4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c7dc0d09b54f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd392bb996c4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01dcaa4888364c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Industrielaendern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>