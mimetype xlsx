--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22bcecd6c4a4a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2f9f6308ed4254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01dcaa4888364c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raff45652cc634050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd392bb996c4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01dcaa4888364c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e397b083edb40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raff45652cc634050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Industrielaendern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,841</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>94,751</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>