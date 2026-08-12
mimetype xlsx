--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2f9f6308ed4254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ee4efd20114990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raff45652cc634050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a7250ef92549b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e397b083edb40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raff45652cc634050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7e80fee0544419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a7250ef92549b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Industrielaendern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>97,179</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,151</x:t>
-[...220 lines deleted...]
-          <x:t>97,777</x:t>
+          <x:t>98,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>