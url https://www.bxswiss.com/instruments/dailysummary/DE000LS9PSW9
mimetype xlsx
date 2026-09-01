--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ee4efd20114990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ec9ace2345479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a7250ef92549b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c755fb3afa453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7e80fee0544419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a7250ef92549b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4053a9f080940ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c755fb3afa453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Industrielaendern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>