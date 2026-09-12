--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a8569b99cb493c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b57be033a045ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071e88fb88034d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6cd71a7caca4fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751ba7aff1ea4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071e88fb88034d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a89258f4124f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6cd71a7caca4fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Alpha Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,541</x:t>
-[...603 lines deleted...]
-          <x:t>136,704</x:t>
+          <x:t>134,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>