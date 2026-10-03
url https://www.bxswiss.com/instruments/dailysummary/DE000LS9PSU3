--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b57be033a045ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a0f032ce2a4849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6cd71a7caca4fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3655068923b494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a89258f4124f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6cd71a7caca4fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48dd892f855b49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3655068923b494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Alpha Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>