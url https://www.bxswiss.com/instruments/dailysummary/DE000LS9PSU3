--- v15 (2026-10-03)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a0f032ce2a4849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4b92b930cf4a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3655068923b494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf68f68deac494ac2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48dd892f855b49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3655068923b494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04fefaf8536f4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf68f68deac494ac2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Alpha Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>