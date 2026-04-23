--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb65bca0b4f948ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe784088597485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395d7acb58424e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893535df96f3417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e2213a4a704f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395d7acb58424e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207bcdae9d8a4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893535df96f3417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Alpha Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>122,318</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,916</x:t>
-[...539 lines deleted...]
-          <x:t>118,321</x:t>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>