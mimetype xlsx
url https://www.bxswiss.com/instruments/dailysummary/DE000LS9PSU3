--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe784088597485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f9b7909353457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893535df96f3417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70cd582e7c6c4de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207bcdae9d8a4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893535df96f3417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8919020730454f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70cd582e7c6c4de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Alpha Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>