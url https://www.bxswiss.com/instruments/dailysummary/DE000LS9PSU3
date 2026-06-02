--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f9b7909353457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6796c4e957774027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70cd582e7c6c4de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf79f4924b94925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8919020730454f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70cd582e7c6c4de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc4952c884a14b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf79f4924b94925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Alpha Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>