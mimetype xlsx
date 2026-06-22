--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6796c4e957774027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847d75ef49e84ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf79f4924b94925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d04154332bd40a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc4952c884a14b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf79f4924b94925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941396dbb5354c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d04154332bd40a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Alpha Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>