--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847d75ef49e84ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09cf8196709494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d04154332bd40a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea86635685647e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941396dbb5354c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d04154332bd40a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7651bc43fd6b411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea86635685647e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Alpha Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,676</x:t>
-[...333 lines deleted...]
-          <x:t>135,092</x:t>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>