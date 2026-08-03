--- v11 (2026-07-12)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09cf8196709494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef4af8bd5c6458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea86635685647e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a852bdd4dd46c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7651bc43fd6b411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea86635685647e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd177d62559fc4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a852bdd4dd46c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Alpha Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>