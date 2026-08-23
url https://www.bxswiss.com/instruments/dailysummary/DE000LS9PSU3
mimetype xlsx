--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef4af8bd5c6458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a8569b99cb493c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a852bdd4dd46c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071e88fb88034d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd177d62559fc4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a852bdd4dd46c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751ba7aff1ea4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071e88fb88034d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Alpha Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>