--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15dc6d89a16420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5abeaabcfea44ee9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5584829fb23448ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0190e9fbc4a402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0362112c5d744e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5584829fb23448ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29a9c97ade24703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0190e9fbc4a402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Primary Blue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>