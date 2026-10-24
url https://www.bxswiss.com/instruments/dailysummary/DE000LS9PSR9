--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5abeaabcfea44ee9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13abc9bf70154bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0190e9fbc4a402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe43cae78334abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29a9c97ade24703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0190e9fbc4a402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90bcba992ff349b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe43cae78334abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Primary Blue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>