--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9672af76764705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5929bc04e03245bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc7730f7f414b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a79ca3c76104f34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a702494d154430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc7730f7f414b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1260a47201d54a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a79ca3c76104f34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Primary Blue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>363,574</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>360,905</x:t>
-[...43 lines deleted...]
-          <x:t>364,824</x:t>
+          <x:t>367,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>361,608</x:t>
-[...409 lines deleted...]
-          <x:t>361,971</x:t>
+          <x:t>363,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>