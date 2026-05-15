--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5929bc04e03245bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f8b51ddb97442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a79ca3c76104f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d10d0a5384e444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1260a47201d54a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a79ca3c76104f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc199fae165634e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d10d0a5384e444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Primary Blue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>354,905</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>