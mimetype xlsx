--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f8b51ddb97442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7da6946d0d24739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d10d0a5384e444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706a07f24f9e42a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc199fae165634e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d10d0a5384e444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492cded69fc44b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706a07f24f9e42a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Primary Blue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>