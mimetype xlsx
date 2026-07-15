--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7da6946d0d24739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6290f9fd1a594cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706a07f24f9e42a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf017b39572b64620"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492cded69fc44b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706a07f24f9e42a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2837e92ae6974b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf017b39572b64620" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Primary Blue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>401,400</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>