--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6290f9fd1a594cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b4f01e910e4c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf017b39572b64620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00535a7c6a0249b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2837e92ae6974b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf017b39572b64620" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85509cb7c5a24ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00535a7c6a0249b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Primary Blue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>