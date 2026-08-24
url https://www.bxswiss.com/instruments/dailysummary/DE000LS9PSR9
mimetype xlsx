--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b4f01e910e4c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3eb15a69bc94334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00535a7c6a0249b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e0f6017f294d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85509cb7c5a24ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00535a7c6a0249b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83cd596b4eef4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e0f6017f294d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Primary Blue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>