--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3eb15a69bc94334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15dc6d89a16420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e0f6017f294d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5584829fb23448ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83cd596b4eef4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e0f6017f294d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0362112c5d744e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5584829fb23448ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Primary Blue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>