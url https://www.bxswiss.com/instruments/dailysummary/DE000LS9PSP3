--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7acc7365650741c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91047d9008ae40a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75a63b54bd744b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c62c13f6da49c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c1f05aab914274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75a63b54bd744b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf8b522d40c4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c62c13f6da49c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>128,548</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,594</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>127,594</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>