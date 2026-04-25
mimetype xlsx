--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91047d9008ae40a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f667c7cbc624558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c62c13f6da49c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057a4f20b3ae4e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf8b522d40c4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c62c13f6da49c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e38391214f4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057a4f20b3ae4e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>