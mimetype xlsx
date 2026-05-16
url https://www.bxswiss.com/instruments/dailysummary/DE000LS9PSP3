--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f667c7cbc624558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1195fd80c27b4c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057a4f20b3ae4e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682a05870c1e4b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e38391214f4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057a4f20b3ae4e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7990c392cf024810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682a05870c1e4b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>