--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1195fd80c27b4c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36acebfc1d58449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682a05870c1e4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47894b4df26547bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7990c392cf024810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682a05870c1e4b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde378d8ac9084382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47894b4df26547bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>