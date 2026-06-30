--- v8 (2026-06-05)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36acebfc1d58449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45e2aa5908b4b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47894b4df26547bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8040597b4f470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde378d8ac9084382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47894b4df26547bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b50d4df5f949d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8040597b4f470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>117,788</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,216</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>117,198</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>