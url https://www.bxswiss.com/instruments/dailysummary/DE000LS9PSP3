--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45e2aa5908b4b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c03470d4f34cb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8040597b4f470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068c66b4149e48a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b50d4df5f949d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8040597b4f470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc280e254a70f4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068c66b4149e48a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>116,958</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,854</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>118,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>