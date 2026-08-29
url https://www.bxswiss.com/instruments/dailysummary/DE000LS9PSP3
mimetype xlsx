--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c03470d4f34cb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dcecd7896b04274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068c66b4149e48a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ad7c578e8d4335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc280e254a70f4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068c66b4149e48a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80de71a0257b463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ad7c578e8d4335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>122,890</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>