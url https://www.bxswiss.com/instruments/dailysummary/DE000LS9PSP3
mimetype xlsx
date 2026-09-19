--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dcecd7896b04274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdccc0cb705874496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ad7c578e8d4335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref31b7e5e4684597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80de71a0257b463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ad7c578e8d4335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7431cc6b0e4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref31b7e5e4684597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>