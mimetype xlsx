--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdccc0cb705874496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1d31bfb645499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref31b7e5e4684597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd397d96a039b4bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7431cc6b0e4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref31b7e5e4684597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1874e94186bc46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd397d96a039b4bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>131,724</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>