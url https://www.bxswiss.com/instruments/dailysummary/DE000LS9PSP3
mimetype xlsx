--- v13 (2026-10-09)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1d31bfb645499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf5adaad7bb4585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd397d96a039b4bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d62037159834fe2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1874e94186bc46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd397d96a039b4bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93f763f06ccf441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d62037159834fe2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>