--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e48bcdff84c491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac5bb9021774191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140e95c9c14e4ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb04602b1e14bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce956a656e14c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140e95c9c14e4ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra588d5a9bdec45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb04602b1e14bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HONKY MONKEY - AKTIEN USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>92,605</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...289 lines deleted...]
-          <x:t>91,188</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>