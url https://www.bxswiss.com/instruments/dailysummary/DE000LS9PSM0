--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac5bb9021774191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7829b161674ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb04602b1e14bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1027aa3d9e4e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra588d5a9bdec45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb04602b1e14bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4e716571dd4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1027aa3d9e4e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HONKY MONKEY - AKTIEN USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>