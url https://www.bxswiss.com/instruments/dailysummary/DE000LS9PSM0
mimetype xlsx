--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7829b161674ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169067bd96b743e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1027aa3d9e4e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3672b1861bd740b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4e716571dd4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1027aa3d9e4e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23adcf9903b4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3672b1861bd740b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HONKY MONKEY - AKTIEN USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>