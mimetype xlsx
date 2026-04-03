--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a8b150b4aa4255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81fe34470d94b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c8868ec9fb48c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b29aa1fea9a496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae906b7fe15464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c8868ec9fb48c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2435fc7b2cb0491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b29aa1fea9a496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HONKY MONKEY - AKTIEN USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>