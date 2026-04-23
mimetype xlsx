--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81fe34470d94b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e0e1727d464585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b29aa1fea9a496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf0e1724aa34ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2435fc7b2cb0491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b29aa1fea9a496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fd3abe3278434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf0e1724aa34ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HONKY MONKEY - AKTIEN USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>