--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e0e1727d464585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510e74c644914481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf0e1724aa34ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60ebba6186f4a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fd3abe3278434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf0e1724aa34ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R622653b5f90646d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60ebba6186f4a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HONKY MONKEY - AKTIEN USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>84,637</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,913</x:t>
-[...242 lines deleted...]
-          <x:t>86,461</x:t>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>