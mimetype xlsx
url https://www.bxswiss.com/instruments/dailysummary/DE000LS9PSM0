--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510e74c644914481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad1b66b28acc4743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60ebba6186f4a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca10e46be074a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R622653b5f90646d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60ebba6186f4a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3984e4baa424173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca10e46be074a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HONKY MONKEY - AKTIEN USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>