--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad1b66b28acc4743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe6f61f5838947fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca10e46be074a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5e096b6df244d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3984e4baa424173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca10e46be074a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5ddfe344d8430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5e096b6df244d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HONKY MONKEY - AKTIEN USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>