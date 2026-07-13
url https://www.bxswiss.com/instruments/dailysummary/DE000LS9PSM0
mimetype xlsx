--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe6f61f5838947fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1744de7fb74494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5e096b6df244d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R085657f89ed34040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5ddfe344d8430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5e096b6df244d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0612fa88ab924985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R085657f89ed34040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HONKY MONKEY - AKTIEN USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>81,377</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,676</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,479</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>