--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1744de7fb74494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf93f6a4882946e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R085657f89ed34040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1121c6de1714366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0612fa88ab924985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R085657f89ed34040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4da816f2164f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1121c6de1714366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HONKY MONKEY - AKTIEN USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>88,809</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,789</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>87,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>