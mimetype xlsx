--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf93f6a4882946e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e48bcdff84c491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1121c6de1714366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140e95c9c14e4ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4da816f2164f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1121c6de1714366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce956a656e14c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140e95c9c14e4ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HONKY MONKEY - AKTIEN USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>