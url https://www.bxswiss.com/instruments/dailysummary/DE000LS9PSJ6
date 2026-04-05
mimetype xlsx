--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2dd52291c434815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35c5a0f171648d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9045d4a48826496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432b06b0aa4f4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a4e43fe20f41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9045d4a48826496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31b7633ce2f4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432b06b0aa4f4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Risk Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>