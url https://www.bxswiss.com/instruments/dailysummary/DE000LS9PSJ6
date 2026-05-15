--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35c5a0f171648d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0a140ef23d4316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432b06b0aa4f4d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b8de4d08ed4fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31b7633ce2f4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432b06b0aa4f4d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5686f547b3954739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b8de4d08ed4fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Risk Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...517 lines deleted...]
-          <x:t>119,937</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,860</x:t>
-[...58 lines deleted...]
-          <x:t>121,200</x:t>
+          <x:t>121,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>