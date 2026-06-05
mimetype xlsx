--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0a140ef23d4316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528cd769e47f4b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b8de4d08ed4fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823e02d112cf41ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5686f547b3954739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b8de4d08ed4fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18149d56aa4b490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823e02d112cf41ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Risk Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>