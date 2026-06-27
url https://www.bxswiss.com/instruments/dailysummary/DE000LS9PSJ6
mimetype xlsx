--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528cd769e47f4b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c782b0bda64f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823e02d112cf41ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re409c129a42c45a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18149d56aa4b490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823e02d112cf41ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10efeae9c0554c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re409c129a42c45a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Risk Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>