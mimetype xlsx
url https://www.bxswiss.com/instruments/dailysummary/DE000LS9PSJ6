--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c782b0bda64f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41483e013aa4d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re409c129a42c45a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ede4f9ca014857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10efeae9c0554c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re409c129a42c45a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb91af10254d747ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ede4f9ca014857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Risk Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>