--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41483e013aa4d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b6fc9261fb4d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ede4f9ca014857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b2677cdc1a487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb91af10254d747ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ede4f9ca014857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R931db9f688244502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b2677cdc1a487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Risk Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>