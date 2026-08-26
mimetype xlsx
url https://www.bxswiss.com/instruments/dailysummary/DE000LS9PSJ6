--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b6fc9261fb4d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac21c74e9bc4b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b2677cdc1a487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ef79916c6764164"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R931db9f688244502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b2677cdc1a487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7fda38003ee4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ef79916c6764164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Risk Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>