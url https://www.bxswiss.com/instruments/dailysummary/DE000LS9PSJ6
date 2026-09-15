--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac21c74e9bc4b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra129a8f9ab0245b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ef79916c6764164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0632bad24d9c4352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7fda38003ee4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ef79916c6764164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550f0c1929af4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0632bad24d9c4352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Risk Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>