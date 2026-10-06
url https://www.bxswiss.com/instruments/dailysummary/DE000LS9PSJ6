--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra129a8f9ab0245b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e3108cc90cd4a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0632bad24d9c4352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e50619991f4d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550f0c1929af4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0632bad24d9c4352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c688d484354073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e50619991f4d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Risk Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>