--- v12 (2026-10-06)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e3108cc90cd4a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0bcaf8fd6b04a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e50619991f4d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8987291aef974098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c688d484354073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e50619991f4d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5650a108124e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8987291aef974098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Risk Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>