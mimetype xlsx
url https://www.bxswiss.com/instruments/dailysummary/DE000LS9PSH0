--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955b635076344ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040c31867aea4eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb45a5385614393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb6e377b59514b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbde99d2343544c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb45a5385614393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff3522fa182458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb6e377b59514b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schienenverkehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>