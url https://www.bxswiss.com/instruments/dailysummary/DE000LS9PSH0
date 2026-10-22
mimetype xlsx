--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040c31867aea4eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef4fc20090d40ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb6e377b59514b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c5193d39f348a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff3522fa182458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb6e377b59514b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea99ab64fe6f4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c5193d39f348a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schienenverkehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>