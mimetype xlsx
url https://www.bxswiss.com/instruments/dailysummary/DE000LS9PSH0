--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d4cadcc4ef4439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac06db1bfa3483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb74184f70a45a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a3171984b24427"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redce90621af042a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb74184f70a45a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2aab50837c4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a3171984b24427" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schienenverkehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>