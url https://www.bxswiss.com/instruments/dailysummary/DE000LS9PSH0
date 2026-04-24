--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac06db1bfa3483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60961faad07b480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a3171984b24427"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R862c19bcaaec47de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2aab50837c4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a3171984b24427" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194380a13ed0442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R862c19bcaaec47de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schienenverkehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>