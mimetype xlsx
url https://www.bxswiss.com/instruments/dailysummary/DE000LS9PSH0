--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60961faad07b480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe050b2df2a43c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R862c19bcaaec47de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22efdb1ea5504e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194380a13ed0442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R862c19bcaaec47de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a42ad5395f4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22efdb1ea5504e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schienenverkehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>