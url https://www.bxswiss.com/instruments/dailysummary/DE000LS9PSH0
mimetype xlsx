--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe050b2df2a43c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0797dcece55d4704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22efdb1ea5504e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff8f4c704b64158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a42ad5395f4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22efdb1ea5504e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fd1b5d2d1c4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff8f4c704b64158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schienenverkehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>165,339</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...370 lines deleted...]
-          <x:t>169,525</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>