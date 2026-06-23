--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0797dcece55d4704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810073bb5aff4670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff8f4c704b64158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80b6d536c4a4cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fd1b5d2d1c4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff8f4c704b64158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e58ea19ef7a4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80b6d536c4a4cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schienenverkehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>