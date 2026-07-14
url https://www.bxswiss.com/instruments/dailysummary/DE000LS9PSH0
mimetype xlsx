--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810073bb5aff4670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a1d568a9c5425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80b6d536c4a4cc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454c9f2774d746eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e58ea19ef7a4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80b6d536c4a4cc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21fd86f5125b47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454c9f2774d746eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schienenverkehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>