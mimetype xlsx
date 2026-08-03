--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a1d568a9c5425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a006e8552434404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454c9f2774d746eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cbfdf419d0d4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21fd86f5125b47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454c9f2774d746eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f2f89ffcc84c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cbfdf419d0d4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schienenverkehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>