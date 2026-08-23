--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a006e8552434404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e8be485d4a4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cbfdf419d0d4e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf4d3439ecd4df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f2f89ffcc84c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cbfdf419d0d4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15560e20b83c418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf4d3439ecd4df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schienenverkehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>