--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e8be485d4a4da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955b635076344ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf4d3439ecd4df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb45a5385614393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15560e20b83c418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf4d3439ecd4df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbde99d2343544c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb45a5385614393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schienenverkehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>