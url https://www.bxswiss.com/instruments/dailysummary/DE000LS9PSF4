--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re418656ede594919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12931b0ea38b465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8c672dc13a4f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra895fa456516460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521e149b55984050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8c672dc13a4f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radfe9bc6f71f461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra895fa456516460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewMobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>