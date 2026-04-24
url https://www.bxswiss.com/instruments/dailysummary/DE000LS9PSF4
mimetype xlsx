--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12931b0ea38b465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49369b3c656419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra895fa456516460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60fb7c2ddb10471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radfe9bc6f71f461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra895fa456516460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c9b5ccc2ab4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60fb7c2ddb10471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewMobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>