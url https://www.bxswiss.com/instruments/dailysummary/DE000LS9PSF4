--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49369b3c656419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6647423706fd48c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60fb7c2ddb10471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5aeda57b4e048b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c9b5ccc2ab4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60fb7c2ddb10471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc0c4d09f5247cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5aeda57b4e048b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewMobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>