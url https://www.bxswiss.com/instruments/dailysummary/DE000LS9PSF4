--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6647423706fd48c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404ff32150414477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5aeda57b4e048b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1505b2c7f1f408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc0c4d09f5247cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5aeda57b4e048b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9973b8afe0754ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1505b2c7f1f408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewMobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>