--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404ff32150414477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2cf6afbb114cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1505b2c7f1f408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe2eecff3d84fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9973b8afe0754ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1505b2c7f1f408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754cd6ff66c04963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe2eecff3d84fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewMobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>