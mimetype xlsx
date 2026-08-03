--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2cf6afbb114cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e0ae593a3ba4f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe2eecff3d84fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0bb3ec1fa044c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754cd6ff66c04963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe2eecff3d84fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re068d3d9a7d04266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0bb3ec1fa044c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewMobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>