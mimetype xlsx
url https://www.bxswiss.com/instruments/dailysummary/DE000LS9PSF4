--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e0ae593a3ba4f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d8851f190241ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0bb3ec1fa044c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fd51e610984a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re068d3d9a7d04266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0bb3ec1fa044c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59847925d424140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fd51e610984a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewMobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...392 lines deleted...]
-          <x:t>200,005</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,219</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>196,017</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>