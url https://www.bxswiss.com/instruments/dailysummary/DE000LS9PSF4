--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d8851f190241ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa665b1dc234ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fd51e610984a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4369446178e463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59847925d424140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fd51e610984a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd1a7d684a1452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4369446178e463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewMobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>