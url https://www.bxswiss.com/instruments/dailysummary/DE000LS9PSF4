--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa665b1dc234ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce545e5b31142ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4369446178e463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1cd37922a24672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd1a7d684a1452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4369446178e463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92283ef3f644158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1cd37922a24672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewMobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>